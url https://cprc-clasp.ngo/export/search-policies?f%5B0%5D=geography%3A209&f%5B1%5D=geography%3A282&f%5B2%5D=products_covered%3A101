--- v0 (2025-11-06)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -137,54 +137,77 @@
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc62-448121-2013-cqc-mark-certification-electric-washing-machines</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492565.shtml</t>
   </si>
   <si>
     <t>GB 12021.4-2013 The maximum allowable values of the energy water consumption and grades for household electric washing machines</t>
   </si>
   <si>
     <t>Applies to household electric washing machines with washing capacity no larger than 13kg. Does NOT apply to washing machines with rated wash capacity below 1.0kg or single tub washing machines without centrifugal drying functions; Does NOT apply to agitator-type washing machines. For washing and drying machines; only washing functions will be assessed.</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
+    <t>Entered into force, Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/gb-120214-2013-maximum-allowable-values-energy-water-consumption-and-grades-household</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E6BED3A7E05397BE0A0AB82A</t>
+  </si>
+  <si>
+    <t>GB 12021.4-2026 Maximum allowable values of the energy consumption, water consumption and grades for electric washing machines and washer-dryers</t>
+  </si>
+  <si>
+    <t>This policy specifies the energy efficiency and water efficiency grades, technical requirements, and test methods for household and similar-use electric washing machines. 
+This document applies to electric washing machines and washer-dryers with a single drum (or tub) and a rated washing capacity of no more than 25.0 kg, a single-phase rated voltage not exceeding 250 V, and intended for use by non-professionals in households, shops, schools, and similar settings.
+For pulsator-type washer-dryers and drum-type washer-dryers with a rated drying capacity of no more than 1.0 kg, only the washing function is assessed.</t>
+  </si>
+  <si>
+    <t>Washer and Dryers, Washing Machines</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb-120214-2026-maximum-allowable-values-energy-consumption-water-consumption-and-grades</t>
+  </si>
+  <si>
+    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=4804719D7D206D7538788BE44F54DC64</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021 Green product assessment-Household electric appliances-Part 1: Refrigerators, air-conditioners and washing machines</t>
   </si>
   <si>
     <t>Green product standard for household appliances of refrigerators, air conditioners and washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines, Space Heating and Space Cooling, Air Conditioning, Refrigeration, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>GB/T 39761.1-2021, GB/T 32355.1-2015,GB/T 32355.2-2015, GB/T35758-2017</t>
   </si>
   <si>
     <t>The State Administration for Market Regulation of China (SAMR) and The Standard…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt-397611-2021-green-product-assessment-household-electric-appliances-part-1</t>
   </si>
@@ -515,73 +538,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="157.961" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="170.958" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="418.755" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="274.79" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -711,126 +734,174 @@
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4">
         <v>1989</v>
       </c>
       <c r="I4">
         <v>2013</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G5" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="H5">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>1989</v>
+      </c>
+      <c r="I5">
+        <v>2026</v>
+      </c>
       <c r="J5" t="s">
         <v>47</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
         <v>50</v>
       </c>
-      <c r="P5" t="s">
+      <c r="B6" t="s">
         <v>51</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" t="s">
+        <v>53</v>
+      </c>
+      <c r="H6">
+        <v>2021</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" t="s">
+        <v>57</v>
+      </c>
+      <c r="P6" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">