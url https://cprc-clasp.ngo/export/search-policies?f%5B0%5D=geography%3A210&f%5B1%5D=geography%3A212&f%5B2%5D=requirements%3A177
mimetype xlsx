--- v0 (2025-11-26)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -113,75 +113,81 @@
   <si>
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3794/2018 Energy efficiency of household and similar electrical appliances - measurement and calculation methods for energy consumption of refrigerrators, refrigerator-freezers and freezers</t>
   </si>
   <si>
     <t>This standard specifies the requirements of energy efficiency for refrigerators, refrigerator-freezers and freezers. The standard applies to refrigerators, refrigerator-freezers and freezers that operate using 50 Hz AC and with a voltage not exceeding 250 V for single-face appliances and 480 V for other appliances.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>NT 81.70 NT 81.71</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37942018-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
@@ -189,239 +195,356 @@
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
+    <t>Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency of distribution transformers.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...13 lines deleted...]
-    <t>Power Transformers</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>L.I 2353 Efficiency standards and labelling-Light emitting diode and self ballasted fluorescent lamps</t>
   </si>
   <si>
     <t>These regulations apply to enforcement of standards for minimum energy efficiency of self ballasted fluorescent lamps and LED. The regulations also include the labelling of these two products</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Ghana Energy Commission</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2353-efficiency-standards-and-labelling-light-emitting-diode-and-self-ballasted</t>
   </si>
   <si>
     <t>http://www.energycom.gov.gh/files/Efficiency%20Standards%20LI%202353.pdf</t>
   </si>
   <si>
     <t>L.I 2441 Energy Commission (Energy Efficiency Standards and Labeling) (Refrigerating Appliances) Regulations,2022</t>
   </si>
   <si>
     <t>These regulations apply to electric mains-operated refrigerating appliances with a volume of not less than ten litres and not more than one thousand five hundred litres, manufactured in the country or imported into the country for sale or use.</t>
@@ -472,53 +595,50 @@
     <t>https://cprc-clasp.ngo/policies/li-1815-energy-efficiency-standards-and-labelling-regulations-non-ducted-air-conditioners</t>
   </si>
   <si>
     <t>http://www.energycom.gov.gh/files/LI_1815.pdf</t>
   </si>
   <si>
     <t>L.I. 1958 Energy Efficiency Standards and Labelling - Household Refrigerating Appliances</t>
   </si>
   <si>
     <t>These Regulations apply to electric mains operated appliances manufactured in Ghana or imported for use in this country. These Regulations do not apply to the rating plate or its equivalent affixed for safety purposes to an appliance; or an appliance which is designed to use an energy source other than electricity; or an appliance manufactured in this country for export. For the purpose of this regulation; appliance means a refrigerator; a frozen food storage cabinet; a food freezer or their combination.</t>
   </si>
   <si>
     <t>GS IEC 62552: 2007</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-1958-energy-efficiency-standards-and-labelling-household-refrigerating-appliances</t>
   </si>
   <si>
     <t>http://www.energycom.gov.gh/files/LI1958.pdf</t>
   </si>
   <si>
     <t>LI 2443 Energy Commission Clothes Washing Machines Regulations</t>
   </si>
   <si>
     <t>This policy includes energy efficiency standards and labeling guidelines for clothes washing machines in Ghana.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2443-energy-commission-clothes-washing-machines-regulations</t>
   </si>
   <si>
     <t>LI 2444 Energy Commission Energy Efficiency Standards and Labelling Industrial Fans Regulations</t>
   </si>
   <si>
     <t>Minimum energy performance regulations and labelling guidelines for industrial fans with an electrical input power between 0.125 - 500 kW or integrated in other energy-related products manufactured in the country or imported into the country for display, sale, or use.</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/li-2444-energy-commission-energy-efficiency-standards-and-labelling-industrial-fans</t>
   </si>
   <si>
     <t>LI 2445 Energy Commission (Energy Efficiency Standards and Labelling) (Rice Cookers) Regulations, 2022</t>
   </si>
   <si>
     <t>These regulations apply a rice cooker manufactured in the country or imported into the country for display, sale, or use that has a rated power not exceeding two thousand watts, voltage not exceeding two hundred and fifty volts, and volume not exceeding ten litres.</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
@@ -1020,65 +1140,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="601.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="85.979" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1166,1722 +1286,2144 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
         <v>2003</v>
       </c>
       <c r="I3">
         <v>2018</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
         <v>2016</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
         <v>2017</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
         <v>2018</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
         <v>2023</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
         <v>63</v>
       </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>66</v>
       </c>
       <c r="P8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>68</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9">
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
+      <c r="J9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" t="s">
         <v>71</v>
       </c>
-      <c r="H9">
-[...9 lines deleted...]
-      <c r="L9"/>
       <c r="M9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>72</v>
       </c>
       <c r="P9" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>74</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10">
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
+      <c r="J10" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>36</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>76</v>
       </c>
-      <c r="E10" t="s">
-[...18 lines deleted...]
-      <c r="L10" t="s">
+      <c r="P10" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
+        <v>85</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>86</v>
+      </c>
+      <c r="H12">
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
+      <c r="M12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N12" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" t="s">
         <v>89</v>
       </c>
-      <c r="E12" t="s">
-[...27 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>95</v>
       </c>
       <c r="P13" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>97</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H14">
         <v>2014</v>
       </c>
-      <c r="I14"/>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>99</v>
+      </c>
+      <c r="P14" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>117</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18">
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
+      <c r="J18" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
         <v>118</v>
       </c>
-      <c r="D18" t="s">
-[...21 lines deleted...]
-      <c r="L18"/>
       <c r="M18" t="s">
+        <v>36</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>119</v>
+      </c>
+      <c r="P18" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2005</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>137</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>125</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>138</v>
+      </c>
       <c r="M22" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>152</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>125</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23"/>
+      <c r="L23" t="s">
+        <v>142</v>
+      </c>
       <c r="M23" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="B24" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C24" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H24">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>148</v>
+      </c>
       <c r="M24" t="s">
-        <v>120</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>127</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B25" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C25" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H25">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>125</v>
+        <v>34</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>154</v>
+      </c>
       <c r="M25" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="P25" t="s">
-        <v>127</v>
+        <v>156</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B26" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D26" t="s">
-        <v>164</v>
+        <v>108</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H26"/>
+        <v>86</v>
+      </c>
+      <c r="H26">
+        <v>2017</v>
+      </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="P26" t="s">
-        <v>127</v>
+        <v>163</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B27" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D27" t="s">
-        <v>169</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H27">
         <v>2022</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="P27" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" t="s">
+        <v>170</v>
+      </c>
+      <c r="C28" t="s">
+        <v>159</v>
+      </c>
+      <c r="D28" t="s">
         <v>171</v>
       </c>
-      <c r="B28" t="s">
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
         <v>172</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H28">
         <v>2022</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="P28" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>174</v>
+      </c>
+      <c r="B29" t="s">
         <v>175</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>159</v>
+      </c>
+      <c r="D29" t="s">
         <v>176</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
         <v>177</v>
       </c>
-      <c r="E29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I29"/>
+        <v>2005</v>
+      </c>
+      <c r="I29">
+        <v>2008</v>
+      </c>
       <c r="J29" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>179</v>
+      </c>
       <c r="M29" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="P29" t="s">
-        <v>127</v>
+        <v>181</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B30" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C30" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D30" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="G30" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H30">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>184</v>
+      </c>
       <c r="M30" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="P30" t="s">
-        <v>127</v>
+        <v>186</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B31" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D31" t="s">
-        <v>185</v>
+        <v>64</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H31">
         <v>2022</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="P31" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B32" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C32" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D32" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H32">
         <v>2022</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="K32" t="s">
-        <v>190</v>
+        <v>24</v>
       </c>
       <c r="L32"/>
       <c r="M32" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N32" t="s">
-        <v>191</v>
+        <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="P32" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B33" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C33" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H33">
         <v>2022</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="P33" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B34" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C34" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D34" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H34">
         <v>2022</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N34" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="P34" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B35" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C35" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D35" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="P35" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B36" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C36" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D36" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H36">
         <v>2022</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N36" t="s">
         <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="P36" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B37" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C37" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
-        <v>76</v>
+        <v>213</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H37">
         <v>2022</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="P37" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B38" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C38" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H38">
         <v>2022</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="P38" t="s">
-        <v>127</v>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>219</v>
+      </c>
+      <c r="B39" t="s">
+        <v>220</v>
+      </c>
+      <c r="C39" t="s">
+        <v>159</v>
+      </c>
+      <c r="D39" t="s">
+        <v>221</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>86</v>
+      </c>
+      <c r="H39">
+        <v>2022</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>166</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39" t="s">
+        <v>161</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>222</v>
+      </c>
+      <c r="P39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>223</v>
+      </c>
+      <c r="B40" t="s">
+        <v>224</v>
+      </c>
+      <c r="C40" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" t="s">
+        <v>225</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>86</v>
+      </c>
+      <c r="H40">
+        <v>2022</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>166</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>161</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>226</v>
+      </c>
+      <c r="P40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>227</v>
+      </c>
+      <c r="B41" t="s">
+        <v>228</v>
+      </c>
+      <c r="C41" t="s">
+        <v>159</v>
+      </c>
+      <c r="D41" t="s">
+        <v>229</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>86</v>
+      </c>
+      <c r="H41">
+        <v>2022</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>166</v>
+      </c>
+      <c r="K41" t="s">
+        <v>230</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>161</v>
+      </c>
+      <c r="N41" t="s">
+        <v>231</v>
+      </c>
+      <c r="O41" t="s">
+        <v>232</v>
+      </c>
+      <c r="P41" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B42" t="s">
+        <v>234</v>
+      </c>
+      <c r="C42" t="s">
+        <v>159</v>
+      </c>
+      <c r="D42" t="s">
+        <v>123</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>86</v>
+      </c>
+      <c r="H42">
+        <v>2022</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>166</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>161</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>235</v>
+      </c>
+      <c r="P42" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>236</v>
+      </c>
+      <c r="B43" t="s">
+        <v>237</v>
+      </c>
+      <c r="C43" t="s">
+        <v>159</v>
+      </c>
+      <c r="D43" t="s">
+        <v>238</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
+        <v>86</v>
+      </c>
+      <c r="H43">
+        <v>2022</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>166</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>161</v>
+      </c>
+      <c r="N43" t="s">
+        <v>88</v>
+      </c>
+      <c r="O43" t="s">
+        <v>239</v>
+      </c>
+      <c r="P43" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" t="s">
+        <v>240</v>
+      </c>
+      <c r="B44" t="s">
+        <v>241</v>
+      </c>
+      <c r="C44" t="s">
+        <v>159</v>
+      </c>
+      <c r="D44" t="s">
+        <v>242</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>86</v>
+      </c>
+      <c r="H44">
+        <v>2022</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>166</v>
+      </c>
+      <c r="K44" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44" t="s">
+        <v>161</v>
+      </c>
+      <c r="N44" t="s">
+        <v>27</v>
+      </c>
+      <c r="O44" t="s">
+        <v>243</v>
+      </c>
+      <c r="P44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" t="s">
+        <v>244</v>
+      </c>
+      <c r="B45" t="s">
+        <v>245</v>
+      </c>
+      <c r="C45" t="s">
+        <v>159</v>
+      </c>
+      <c r="D45" t="s">
+        <v>246</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>86</v>
+      </c>
+      <c r="H45">
+        <v>2022</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>166</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45" t="s">
+        <v>161</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
+        <v>247</v>
+      </c>
+      <c r="P45" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" t="s">
+        <v>248</v>
+      </c>
+      <c r="B46" t="s">
+        <v>249</v>
+      </c>
+      <c r="C46" t="s">
+        <v>159</v>
+      </c>
+      <c r="D46" t="s">
+        <v>85</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>86</v>
+      </c>
+      <c r="H46">
+        <v>2022</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>166</v>
+      </c>
+      <c r="K46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46" t="s">
+        <v>161</v>
+      </c>
+      <c r="N46" t="s">
+        <v>27</v>
+      </c>
+      <c r="O46" t="s">
+        <v>250</v>
+      </c>
+      <c r="P46" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>251</v>
+      </c>
+      <c r="B47" t="s">
+        <v>252</v>
+      </c>
+      <c r="C47" t="s">
+        <v>159</v>
+      </c>
+      <c r="D47" t="s">
+        <v>253</v>
+      </c>
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>86</v>
+      </c>
+      <c r="H47">
+        <v>2022</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>166</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" t="s">
+        <v>161</v>
+      </c>
+      <c r="N47" t="s">
+        <v>27</v>
+      </c>
+      <c r="O47" t="s">
+        <v>254</v>
+      </c>
+      <c r="P47" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">