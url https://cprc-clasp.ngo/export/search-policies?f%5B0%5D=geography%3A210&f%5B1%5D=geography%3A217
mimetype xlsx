--- v1 (2026-01-18)
+++ v2 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,390 +207,513 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>DNIS IEC TS 62257-9-8:2019EE</t>
   </si>
   <si>
     <t>Standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Solar Energy Kits</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5</t>
   </si>
   <si>
     <t>Standards Organisation of Nigeria (SON)</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/dnis-iec-ts-62257-9-82019ee</t>
   </si>
   <si>
     <t>https://son.gov.ng/nigeria-adopt-standards-for-renewable-energy-hybrid-systems-for-rural-electrification</t>
   </si>
   <si>
     <t>Draft Lighting Standards</t>
   </si>
   <si>
     <t>Please note this is an unofficial policy title. Please see the presentation linked.
 Proposed MEPS for self-ballasted lamps is rated wattage of 60w (at 8 hr usage = 172.8 Kwh/year). The standard proposed an approved Nigerian label inscribed on each package.</t>
   </si>
   <si>
     <t>Lighting, Lamps, Non-Directional lamps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>October 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-lighting-standards</t>
   </si>
   <si>
     <t>http://www.ecreee.org/sites/default/files/event-att/e.uyigue-nigerian_standards.pdf</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/15248</t>
-[...1 lines deleted...]
-  <si>
     <t>Efficient Biomass Cookstoves Policy</t>
   </si>
   <si>
     <t>This Nigerian Industrial Standard specifies design, construction, quality and safety requirements, sampling and labeling for clean solid biomass type cookstoves.</t>
   </si>
   <si>
     <t>Biomass Stoves</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Water Boiling Tests (WBT) version 4.2.3:2014; The current edition shall apply</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid, Productive Use</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficient-biomass-cookstoves-policy</t>
   </si>
   <si>
     <t>https://fscluster.org/sites/default/files/documents/standard_for_clean_cookstoves_son.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
-    <t>https://www.eos.org.eg/en/standard/14008</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
-[...18 lines deleted...]
-  <si>
     <t>FDNIS ECOSTAND 071-2:2017EE: Minimum Energy Performance Standards Part 2: Air conditioning products</t>
   </si>
   <si>
     <t>This standard covers requirements for domestic and commercial air conditioning products such as: (1) portable AC; (2) unitary AC; (3) split AC, and (4) centralised AC system, which are single or double ducts, mobile or others; manufactured, assembled, imported or sold in any of the ECOWAS countries. Descriptions and illustrations of these products are available in Appendix 1. This standard covers equipment up to 20kW. It covers appliances designed to be plugged on the electric grid, it excludes appliances not powered by alternate current that use non-electric energys ources.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Portable ACs, Central ACs</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>ISO 5151, ISO 13253, ISO 15042, ISO 16358-1:2013, IEC 60335-2-40:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/fdnis-ecostand-071-22017ee-minimum-energy-performance-standards-part-2-air-conditioning</t>
   </si>
   <si>
     <t>http://son.gov.ng/son-introduces-national-energy-efficiency-label-for-air-conditioners-electrical-appliances-and-equipment</t>
   </si>
   <si>
     <t>Nigerian MEPS and Energy Label Guide</t>
   </si>
   <si>
     <t>The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of Acs in the market</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nigerian-meps-and-energy-label-guide-0</t>
   </si>
   <si>
     <t>NIS 1209-1:2024 Minimum Energy Performance Standard - Lighting - Part 1: Lamps</t>
   </si>
   <si>
     <t>This standard specifies the energy labelling requirements and the minimum energy performance standard (MEPS) requirements for lamps used in general lighting services and tubular lamps. Lamps covered in this standard include those used in general lighting services (GLS), which refers to Tungsten Filament Lamps, Compact Florescent Lamps (CFL), and Light Emitting Diode (LED) Lamps, as well as LED and fluorescent tubes of rated voltage not exceeding 300V.</t>
   </si>
   <si>
     <t>Lamps</t>
   </si>
   <si>
-    <t>New</t>
-[...1 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>NIS IEC 60064
 ,   
                     NIS IEC 60357
 ,   
                     NIS IEC 60969
 ,   
                     NIS IEC 60081
 ,   
                     NIS IEC 62612
 ,   
                     NIS IEC 62717
 ,   
                     NIS IEC 63103
 ,   
                     NIS IEC 61000-4-11
 ,   
                     NIS IEC 61000-4-5
 ,   
                     NIS IEC 60901
 ,   
                     NIS IEC TR 61547-1
 ,   
@@ -623,66 +746,76 @@
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-1209-12024-minimum-energy-performance-standard-lighting-part-2-luminaires</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
   </si>
   <si>
-    <t>December 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>NIS IEC 62717:2015, LED modules for general lighting – Performance requirements</t>
   </si>
   <si>
     <t>Specifies the performance requirements for LED modules, together with the test methods and conditions, required to show compliance with this standard.</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
   <si>
     <t>Minimum Performance Standard, Quality Standard</t>
   </si>
   <si>
     <t>IEC 60050-845:1987, International Electrotechnical Vocabulary – Chapter 845: Lighting
 ,   
                     IEC 60068-2-14, Environmental testing – Part 2-14: Tests – Test N: Change of temperature
 ,   
                     IEC 60068-3-5:2001, Environmental testing – Part 3-5: Supporting documentation and
 guidance – Confirmation of the performance of temperature chambers
 ,   
                     IEC 60081, Double-capped fluorescent lamps – Performance specifications
@@ -1046,73 +1179,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P27"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="686.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="144.965" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1424,992 +1557,1508 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
       <c r="J14" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="N14" t="s">
-        <v>108</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>80</v>
+      </c>
+      <c r="H15">
+        <v>2014</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>117</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
       <c r="M15" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
-        <v>131</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>137</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>144</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>149</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>153</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="H20">
         <v>2017</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>2023</v>
+      </c>
       <c r="J20" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>159</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H21">
         <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>161</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>162</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>163</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>117</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22"/>
+      <c r="L22" t="s">
+        <v>138</v>
+      </c>
       <c r="M22" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>167</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>171</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>172</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>179</v>
+        <v>146</v>
       </c>
       <c r="E24" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F24" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H24">
+        <v>2021</v>
+      </c>
+      <c r="I24">
         <v>2024</v>
       </c>
-      <c r="I24"/>
       <c r="J24" t="s">
-        <v>172</v>
+        <v>65</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>180</v>
+        <v>148</v>
       </c>
       <c r="M24" t="s">
-        <v>174</v>
+        <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>152</v>
+      </c>
+      <c r="B25" t="s">
+        <v>153</v>
+      </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>155</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="G25" t="s">
-        <v>171</v>
+        <v>86</v>
       </c>
       <c r="H25">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>183</v>
+        <v>157</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L25"/>
+        <v>158</v>
+      </c>
+      <c r="L25" t="s">
+        <v>159</v>
+      </c>
       <c r="M25" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="O25" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="P25" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>164</v>
       </c>
       <c r="B26" t="s">
-        <v>186</v>
+        <v>165</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="D26" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="E26" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="F26" t="s">
-        <v>42</v>
+        <v>167</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="P26" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="B27" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>175</v>
       </c>
       <c r="H27">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
+        <v>148</v>
+      </c>
+      <c r="M27" t="s">
+        <v>149</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>176</v>
+      </c>
+      <c r="P27" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28" t="s">
+        <v>178</v>
+      </c>
+      <c r="C28" t="s">
+        <v>154</v>
+      </c>
+      <c r="D28" t="s">
+        <v>179</v>
+      </c>
+      <c r="E28" t="s">
+        <v>180</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>86</v>
+      </c>
+      <c r="H28">
+        <v>2018</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>181</v>
+      </c>
+      <c r="K28" t="s">
+        <v>182</v>
+      </c>
+      <c r="L28" t="s">
+        <v>183</v>
+      </c>
+      <c r="M28" t="s">
+        <v>160</v>
+      </c>
+      <c r="N28" t="s">
+        <v>184</v>
+      </c>
+      <c r="O28" t="s">
+        <v>185</v>
+      </c>
+      <c r="P28" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29" t="s">
+        <v>188</v>
+      </c>
+      <c r="C29" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" t="s">
+        <v>189</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>86</v>
+      </c>
+      <c r="H29">
+        <v>2014</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>34</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>190</v>
+      </c>
+      <c r="M29" t="s">
+        <v>191</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>192</v>
+      </c>
+      <c r="P29" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
         <v>193</v>
       </c>
-      <c r="M27" t="s">
+      <c r="B30" t="s">
         <v>194</v>
       </c>
-      <c r="N27" t="s">
-[...2 lines deleted...]
-      <c r="O27" t="s">
+      <c r="C30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" t="s">
         <v>195</v>
       </c>
-      <c r="P27" t="s">
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>86</v>
+      </c>
+      <c r="H30">
+        <v>2017</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>34</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
         <v>196</v>
+      </c>
+      <c r="M30" t="s">
+        <v>26</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>197</v>
+      </c>
+      <c r="P30" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>199</v>
+      </c>
+      <c r="B31" t="s">
+        <v>200</v>
+      </c>
+      <c r="C31" t="s">
+        <v>154</v>
+      </c>
+      <c r="D31" t="s">
+        <v>201</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>86</v>
+      </c>
+      <c r="H31">
+        <v>2017</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>202</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>203</v>
+      </c>
+      <c r="M31" t="s">
+        <v>160</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>204</v>
+      </c>
+      <c r="P31" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>206</v>
+      </c>
+      <c r="B32" t="s">
+        <v>207</v>
+      </c>
+      <c r="C32" t="s">
+        <v>154</v>
+      </c>
+      <c r="D32" t="s">
+        <v>208</v>
+      </c>
+      <c r="E32" t="s">
+        <v>147</v>
+      </c>
+      <c r="F32" t="s">
+        <v>42</v>
+      </c>
+      <c r="G32" t="s">
+        <v>86</v>
+      </c>
+      <c r="H32">
+        <v>2017</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>169</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
+        <v>160</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
+        <v>209</v>
+      </c>
+      <c r="P32" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B33" t="s">
+        <v>211</v>
+      </c>
+      <c r="C33" t="s">
+        <v>154</v>
+      </c>
+      <c r="D33" t="s">
+        <v>212</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>167</v>
+      </c>
+      <c r="G33" t="s">
+        <v>93</v>
+      </c>
+      <c r="H33">
+        <v>2024</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>213</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>214</v>
+      </c>
+      <c r="M33" t="s">
+        <v>215</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>216</v>
+      </c>
+      <c r="P33" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>218</v>
+      </c>
+      <c r="B34" t="s">
+        <v>219</v>
+      </c>
+      <c r="C34" t="s">
+        <v>154</v>
+      </c>
+      <c r="D34" t="s">
+        <v>220</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>167</v>
+      </c>
+      <c r="G34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H34">
+        <v>2024</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>213</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>221</v>
+      </c>
+      <c r="M34" t="s">
+        <v>215</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>222</v>
+      </c>
+      <c r="P34" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>223</v>
+      </c>
+      <c r="B35" t="s">
+        <v>224</v>
+      </c>
+      <c r="C35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" t="s">
+        <v>225</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>167</v>
+      </c>
+      <c r="G35" t="s">
+        <v>93</v>
+      </c>
+      <c r="H35">
+        <v>2017</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>65</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>215</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
+        <v>226</v>
+      </c>
+      <c r="P35" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>228</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>167</v>
+      </c>
+      <c r="G36" t="s">
+        <v>93</v>
+      </c>
+      <c r="H36">
+        <v>2017</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>65</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36" t="s">
+        <v>215</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>229</v>
+      </c>
+      <c r="P36" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>230</v>
+      </c>
+      <c r="B37" t="s">
+        <v>231</v>
+      </c>
+      <c r="C37" t="s">
+        <v>154</v>
+      </c>
+      <c r="D37" t="s">
+        <v>225</v>
+      </c>
+      <c r="E37" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2017</v>
+      </c>
+      <c r="I37">
+        <v>2019</v>
+      </c>
+      <c r="J37" t="s">
+        <v>181</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>160</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>232</v>
+      </c>
+      <c r="P37" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>233</v>
+      </c>
+      <c r="B38" t="s">
+        <v>234</v>
+      </c>
+      <c r="C38" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" t="s">
+        <v>235</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>236</v>
+      </c>
+      <c r="G38" t="s">
+        <v>86</v>
+      </c>
+      <c r="H38">
+        <v>2018</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>181</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>237</v>
+      </c>
+      <c r="M38" t="s">
+        <v>238</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>239</v>
+      </c>
+      <c r="P38" t="s">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">