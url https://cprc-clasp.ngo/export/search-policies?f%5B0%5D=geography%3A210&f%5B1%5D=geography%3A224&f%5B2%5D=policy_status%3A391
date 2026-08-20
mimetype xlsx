--- v0 (2026-03-07)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,68 +186,176 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Law 2004-72 and Decree 2004-2145; Amended by Law 2009-07</t>
   </si>
   <si>
     <t>In the framework of the ENPI CBC programmes, including a privileged instrument of cooperation for the institutional capacity-building of ENPI countries, Tunisia decided to largely harmonize the product categories and label efficiency thresholds with those in place in the EU. Since September 2004, Tunisian law requires the display of an EU-style energy label for refrigerators, freezers, and refrigerator-freezers (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters). From January 2010 onwards, the lowest three energy classes (6,7 and 8) have been banned from the Tunisian market, followed in January 2011 7 with the banning of classes 5 and  January 2012 class 4 has been likewise banned from the Tunisian market.</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>EN 153</t>
   </si>
   <si>
     <t>National Agency for Energy Conservation (ANME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/tunisia_ee_fact_sheet_print.pdf</t>
   </si>
@@ -614,51 +722,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1007.325" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="161.532" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -942,292 +1050,624 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="I8">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="J8" t="s">
         <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>73</v>
+      </c>
       <c r="M10" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>76</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
         <v>82</v>
       </c>
-      <c r="P11" t="s">
-        <v>79</v>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12">
+        <v>2018</v>
+      </c>
+      <c r="I12">
+        <v>2023</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2017</v>
+      </c>
+      <c r="I13">
+        <v>2023</v>
+      </c>
+      <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>92</v>
+      </c>
+      <c r="E14" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2021</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2004</v>
+      </c>
+      <c r="I15">
+        <v>2010</v>
+      </c>
+      <c r="J15" t="s">
+        <v>35</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" t="s">
+        <v>103</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" t="s">
+        <v>107</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2004</v>
+      </c>
+      <c r="I16">
+        <v>2010</v>
+      </c>
+      <c r="J16" t="s">
+        <v>109</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2009</v>
+      </c>
+      <c r="I17">
+        <v>2012</v>
+      </c>
+      <c r="J17" t="s">
+        <v>35</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" t="s">
+        <v>116</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2010</v>
+      </c>
+      <c r="I18">
+        <v>2012</v>
+      </c>
+      <c r="J18" t="s">
+        <v>35</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>118</v>
+      </c>
+      <c r="P18" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">