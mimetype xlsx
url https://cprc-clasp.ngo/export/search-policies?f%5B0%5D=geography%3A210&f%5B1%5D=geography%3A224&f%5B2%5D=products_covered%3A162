--- v0 (2025-12-19)
+++ v1 (2026-10-03)
@@ -12,131 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...11 lines deleted...]
-    <t>Entered into force, Revised</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...7 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>Directive 2010-30-EU</t>
   </si>
   <si>
     <t>The strategy includes the mandatory phase-out of incandescent and halogen lamps by 2016, MEPS and labeling for all lighting technologies following the EU directives, large scale CFL and LED lamp distribution programmes, six million lamps in total; along with an extensive communications campaign; and the design of a lamp collection and recycling legislation and infrastructure in Tunisia. The elimination of lamps in power is less than 100,The taxation of lamps by 50 percent to make economic lamps  more competitive, The follow-up of this program for the elimination of other power. Launched program of 600 million incandescent lamps by LED lamps from 2017, as soon as the appearance of the decree ETF -Energy Transition Fund; which will subsidize this program.</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>National Agency for Energy Conservation (ANME)</t>
   </si>
@@ -470,73 +485,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="901.209" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -550,138 +565,186 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2008</v>
       </c>
       <c r="I2">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2008</v>
+      </c>
+      <c r="I3">
+        <v>2020</v>
+      </c>
+      <c r="J3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
         <v>34</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="B4" t="s">
         <v>35</v>
       </c>
-      <c r="P3" t="s">
+      <c r="C4" t="s">
         <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4">
+        <v>2013</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>31</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">