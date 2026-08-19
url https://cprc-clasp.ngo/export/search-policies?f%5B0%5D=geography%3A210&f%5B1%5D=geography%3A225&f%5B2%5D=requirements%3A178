--- v0 (2026-03-07)
+++ v1 (2026-08-19)
@@ -12,140 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...4 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...10 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>US 761: 2019, household biomass stoves requirement( 2nd edition)</t>
   </si>
   <si>
     <t>This Uganda standard specifies the classification,technical requirements, performance requirements, safety requirements and test methods of biomass cookstoves intended for use in households. This standard is applicable to cookstoves using solid biomass</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Biomass Stoves</t>
   </si>
   <si>
     <t>Quality Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
@@ -503,51 +515,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="448.176" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="107.26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -583,184 +595,232 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2021</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2024</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="K3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L3"/>
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
+      </c>
       <c r="M3" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="N3" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="P3" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H4">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
         <v>46</v>
       </c>
-      <c r="P4" t="s">
+      <c r="B5" t="s">
         <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5">
+        <v>2011</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">