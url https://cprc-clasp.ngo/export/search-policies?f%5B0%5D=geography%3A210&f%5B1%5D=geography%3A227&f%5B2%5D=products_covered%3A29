--- v1 (2026-01-24)
+++ v2 (2026-09-30)
@@ -12,131 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...10 lines deleted...]
-  <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...7 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>Directive N° 04/2020/Cm/Uemoa Portant Etiquetage Energetique Des Lampes Electriques Et Des Appareils Electromenagers Neufs Dans Les Etats Membres De L’ UEMOA</t>
   </si>
   <si>
     <t>This Directive sets out provisions relating to the energy labeling of electric lamps and new household appliances and to additional information relating to these appliances, in the WAEMU member states. It applies to the following new electrical appliances: - domestic refrigeration equipment (refrigerators, freezers and combined appliances).- air conditioners. - electric lamps.</t>
   </si>
   <si>
     <t>WAEMU/UEMOA</t>
   </si>
   <si>
     <t>Tubular Lamps, Directional Lamps, Room ACs - Stationary ACs, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
@@ -476,51 +491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="448.176" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="100.118" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -556,138 +571,186 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2008</v>
       </c>
       <c r="I2">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>2008</v>
+      </c>
+      <c r="I3">
+        <v>2020</v>
+      </c>
+      <c r="J3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
         <v>36</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="P3" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>38</v>
+      </c>
+      <c r="G4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4">
+        <v>2020</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">