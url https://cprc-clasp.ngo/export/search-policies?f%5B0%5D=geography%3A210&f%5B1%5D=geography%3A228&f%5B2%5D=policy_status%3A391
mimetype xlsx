--- v0 (2026-03-05)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -231,159 +231,258 @@
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Commission Decision 2013-806 2013/806/EU: Commission Decision of 17 December 2013 establishing the ecological criteria for the award of the EU Ecolabel for imaging equipment (notified under document C(2013) 9097)</t>
   </si>
   <si>
     <t>1. The product group imaging equipment shall comprise products which are marketed for office or domestic use; or both; and produce printed images; in the form of paper document or photo; through a marking process from one or both of the following: A. a digital image; provided by a network or card interface;  B. a hardcopy through a copying process.  Imaging equipment which have the additional function to produce a digital image from a hard copy through a scanning process are included in the scope of this Decision. This Decision shall apply to products which are marketed as printers; copiers and multifunctional devices.    2. Fax machines; digital duplicators; mailing machines and scanners are excluded from the scope of this Decision.</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-decision-2013-806-2013806eu-commission-decision-17-december-2013-establishing</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013D0806</t>
   </si>
   <si>
     <t>Commission Decision of 9 November 2007 establishing the ecological criteria for the award of the Community eco-label to electrically driven, gas driven or gas absorption heat pumps</t>
   </si>
   <si>
     <t>The product group 'electrically driven; gas driven or gas absorption heat pumps' shall comprise heat pumps; which can concentrate energy present in the air; ground or water into useful heat for the supply of space heating or the opposite process for space cooling. A 'heat pump' is the device or set of devices as delivered by the manufacturer or importer to the distributor; retailer or installer. This delivery may or may not include the delivery of circulating pumps at the sink or source side; however for calculation of coefficient of performance -COP; values the power consumption of circulating pumps shall always be taken into account; according to the methodology of EN14511:2004; if the manufacturer cannot provide data; a default value is taken. For gas absorption heat pumps the methodology shall be according to EN12309-2:2000. The product group shall cover only electrically driven; gas driven or gas absorption heat pumps with a maximum heating capacity of 100 kW. The product group 'electrically driven; gas driven or gas absorption heat pumps' shall not cover the following:   heat pumps which can only provide hot water for sanitary use;   and heat pumps which can only extract heat from a building and eject it to the air; ground or water thus resulting in space cooling.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 14 511:2004; EN12309-2:2000</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-decision-9-november-2007-establishing-ecological-criteria-award-community-eco</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:02007D0742-20140617</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2013 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of electronic displays</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2027.</t>
   </si>
   <si>
-    <t>Televisions, Displays</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 50301</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2013-20210501</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for televisions.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192013-11-march-2019-supplementing-regulation-eu-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/2013/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2014 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of household washing machines and household washer-dryers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use and built-in household washing machines. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>EN 60456</t>
   </si>
   <si>
     <t>Energy Efficiency, Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192014-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2014-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2015 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of light sources and repealing Commission Delegated Regulation (EU) No 874/2012.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2029.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>August 2023</t>
   </si>
   <si>
@@ -422,50 +521,53 @@
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>February 2024</t>
   </si>
   <si>
     <t>EN 61121</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20232534-13-july-2023-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/eli/reg_del/2023/2534/oj</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation EU No 65-2014 of 1 October 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of domestic ovens and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling and the provision of supplementary product information for domestic electric and gas ovens; including when incorporated into cookers; and for domestic electric range hoods; including when sold for non-domestic purposes.
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Europe, European Union</t>
   </si>
   <si>
     <t>Ovens</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-65-2014-1-october-2013-supplementing-directive-2010</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0065-20170307</t>
@@ -609,71 +711,74 @@
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2022-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...11 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
@@ -850,84 +955,78 @@
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20087-201405-en%20Criteria-2020-05-29.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Household Cooker Hoods (DE-UZ 147)</t>
   </si>
   <si>
     <t>These Basic Award Criteria apply to household cooker hoods with an inbuilt fan for either recirculation operation - or exhaust operation exhibiting a maximum air flow volume of 800 m3 /h at maximum continuous operation. Requirements include energy efficiency of the fan; energy-efficient lighting; and power consumption in off and stand-by mode.</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
   </si>
   <si>
     <t>DIN EN 61591 and DIN EN ISO/IEC 17025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-household-cooker-hoods-de-uz-147</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20147-201001-en%20Criteria-2018-10-17.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Household Lamps (DE-UZ 151)</t>
   </si>
   <si>
     <t>These Basic Criteria apply to lamps typically used for household lighting which fulfil the following prerequisites: They • are directly powered from the mains (230 V, 50 Hz) and therefore need no external ballast, power supply pack or the like; • are suitable for indoor use; • have a total luminous flux Ф of 60 ≤ Ф ≤ 6500 lumens (lm) and • are free from mercury. Excluded from the scope are: • lamps where: at least 6 percent of the total radiation between 250 and 780 nm fall in the range of 250 to 400 nm, the radiation peak is between 315 and -400 nm (UVA) or between 280 and 315 nm (UVB); • lamps that allow shifting the chromaticity coordinates to outside the white area; • double-ended lamps.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-household-lamps-de-uz-151</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20151-201409-en%20Criteria-2019-01-23.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Office Equipment with Printing Function (Printers and Multifunction Devices) (DE-UZ 205)</t>
   </si>
   <si>
     <t>These Basic Award Criteria apply to office devices (usually referred to as printers and/or multifunction devices) which at least:
 • offer printing as their primary function,
 • are capable of producing monochrome or colour printouts (4-colour-printing) on standard paper with a grammage of 60 to 80 g/m2,
 • are capable of processing media or a minimum format of DIN A4 and up to a maximum format of DIN A3+, and
 • work as electrophotographic devices (LED or laser technology) by using toners or as inkjet devices by using inks (or gels, or waxes).</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-office-equipment-printing-function-printers-and-multifunction-devices-de</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20205-201701-en%20Criteria-2020-06-02.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Solar Collectors (DE-UZ 73)</t>
   </si>
   <si>
     <t>These Basic Criteria apply to solar collectors according to DIN EN 12975. Using solar plants for the generation of energy helps to save resources and avoid pollutant</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>DIN EN 12975</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-solar-collectors-de-uz-73</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20073-200903-en%20Criteria-2019-07-17.pdf</t>
   </si>
   <si>
     <t>Der Blaue Engel - Stationary air conditioners (DE-UZ 204)</t>
   </si>
   <si>
     <t>These Basic Award Criteria are valid for air conditioners for stationary use with the following characteristics:</t>
   </si>
   <si>
     <t>DIN EN ISO/IEC 17025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-stationary-air-conditioners-de-uz-204</t>
   </si>
@@ -1654,51 +1753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P71"/>
+  <dimension ref="A1:P78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2080,3108 +2179,3440 @@
         <v>41</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
         <v>68</v>
       </c>
       <c r="M8" t="s">
         <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>69</v>
       </c>
       <c r="P8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>71</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="H9">
         <v>2003</v>
       </c>
       <c r="I9">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
         <v>53</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>74</v>
+      </c>
+      <c r="P9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" t="s">
         <v>77</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
         <v>78</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H10">
         <v>2003</v>
       </c>
       <c r="I10">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="J10" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" t="s">
+        <v>79</v>
+      </c>
+      <c r="M10" t="s">
+        <v>53</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>80</v>
       </c>
-      <c r="K10" t="s">
-[...9 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" t="s">
         <v>83</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>2019</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
+      <c r="J11" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>53</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
         <v>84</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="P11" t="s">
         <v>85</v>
-      </c>
-[...34 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I12">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J12" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="M12" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>91</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I13">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" t="s">
+        <v>53</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
         <v>94</v>
       </c>
-      <c r="M13"/>
-[...5 lines deleted...]
-      </c>
       <c r="P13" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="I14">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J14" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="M14" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="N14" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="P14" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="B15"/>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H15">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="I15">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J15" t="s">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>103</v>
+      </c>
       <c r="M15" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="P15" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>1997</v>
+        <v>2021</v>
       </c>
       <c r="I16">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>108</v>
+      </c>
       <c r="M16" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="N16" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>114</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2003</v>
+      </c>
+      <c r="I17">
+        <v>2013</v>
+      </c>
+      <c r="J17" t="s">
+        <v>115</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>26</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
         <v>116</v>
       </c>
-      <c r="B17" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="I18">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="J18" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="K18" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="L18" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="M18" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="P18" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B19" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C19" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>49</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="I19">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J19" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K19" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="L19" t="s">
         <v>128</v>
       </c>
-      <c r="M19"/>
+      <c r="M19" t="s">
+        <v>129</v>
+      </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="P19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B20" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D20" t="s">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>1979</v>
+        <v>2010</v>
       </c>
       <c r="I20">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J20" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="K20" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20"/>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="P20" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C21" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>138</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>1979</v>
+        <v>1995</v>
       </c>
       <c r="I21">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J21" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K21" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="M21"/>
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>139</v>
+      </c>
+      <c r="M21" t="s">
+        <v>129</v>
+      </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="O21" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="P21" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B22" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="I22">
         <v>2019</v>
       </c>
       <c r="J22" t="s">
-        <v>80</v>
+        <v>146</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>147</v>
+      </c>
+      <c r="P22" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23" t="s">
+        <v>150</v>
+      </c>
+      <c r="C23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="I23">
         <v>2019</v>
       </c>
       <c r="J23" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23"/>
-      <c r="M23"/>
+      <c r="M23" t="s">
+        <v>129</v>
+      </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="O23" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="P23" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C24" t="s">
+        <v>133</v>
+      </c>
+      <c r="D24" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="I24">
         <v>2019</v>
       </c>
       <c r="J24" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
-      <c r="M24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="O24" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="P24" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B25" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2015</v>
+        <v>1995</v>
       </c>
       <c r="I25">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J25" t="s">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="L25" t="s">
+        <v>161</v>
+      </c>
+      <c r="M25" t="s">
+        <v>129</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
         <v>162</v>
       </c>
-      <c r="M25" t="s">
+      <c r="P25" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26" t="s">
+        <v>165</v>
+      </c>
+      <c r="C26" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H26">
-        <v>2015</v>
+        <v>1995</v>
       </c>
       <c r="I26">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J26" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L26"/>
+        <v>122</v>
+      </c>
+      <c r="L26" t="s">
+        <v>161</v>
+      </c>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="B27" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="C27" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="D27" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2015</v>
+        <v>1979</v>
       </c>
       <c r="I27">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J27" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="M27"/>
+        <v>122</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>129</v>
+      </c>
       <c r="N27" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="P27" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B28" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C28" t="s">
-        <v>18</v>
+        <v>176</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>172</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2000</v>
+        <v>1979</v>
       </c>
       <c r="I28">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J28" t="s">
-        <v>172</v>
+        <v>134</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="L28"/>
-      <c r="M28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="P28" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B29" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>93</v>
+        <v>181</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2009</v>
       </c>
       <c r="I29">
         <v>2019</v>
       </c>
       <c r="J29" t="s">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="O29" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="P29" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B30" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C30" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>187</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I30">
         <v>2019</v>
       </c>
       <c r="J30" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L30"/>
+      <c r="M30"/>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="P30" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>40</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>190</v>
       </c>
       <c r="H31">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I31">
         <v>2019</v>
       </c>
       <c r="J31" t="s">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>187</v>
+        <v>129</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="P31" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B32" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I32">
         <v>2019</v>
       </c>
       <c r="J32" t="s">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>196</v>
+      </c>
       <c r="M32" t="s">
-        <v>95</v>
+        <v>197</v>
       </c>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="O32" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="P32" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B33" t="s">
+        <v>194</v>
+      </c>
+      <c r="C33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>40</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I33">
         <v>2019</v>
       </c>
       <c r="J33" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="O33" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="P33" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B34" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C34" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>40</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I34">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J34" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L34" t="s">
+        <v>196</v>
+      </c>
+      <c r="M34"/>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="O34" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="P34" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B35" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>205</v>
+        <v>145</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>40</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="I35">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J35" t="s">
         <v>206</v>
       </c>
       <c r="K35" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
+        <v>207</v>
+      </c>
+      <c r="P35" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>209</v>
+      </c>
+      <c r="B36" t="s">
         <v>210</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>212</v>
+        <v>97</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>40</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="I36">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="J36" t="s">
-        <v>213</v>
+        <v>115</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="N36" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="O36" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="P36" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B37" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C37" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>218</v>
+        <v>151</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>40</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>1992</v>
+        <v>2010</v>
       </c>
       <c r="I37">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J37" t="s">
-        <v>206</v>
+        <v>115</v>
       </c>
       <c r="K37" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="L37"/>
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>215</v>
+      </c>
       <c r="M37" t="s">
-        <v>220</v>
+        <v>129</v>
       </c>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="P37" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B38" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>40</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>1992</v>
+        <v>2010</v>
       </c>
       <c r="I38">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J38" t="s">
+        <v>115</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>139</v>
+      </c>
+      <c r="M38" t="s">
+        <v>221</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>222</v>
+      </c>
+      <c r="P38" t="s">
         <v>223</v>
-      </c>
-[...14 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>224</v>
+      </c>
+      <c r="B39" t="s">
+        <v>225</v>
+      </c>
+      <c r="C39" t="s">
+        <v>133</v>
+      </c>
+      <c r="D39" t="s">
         <v>226</v>
       </c>
-      <c r="B39" t="s">
+      <c r="E39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" t="s">
+        <v>40</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2014</v>
+      </c>
+      <c r="I39">
+        <v>2019</v>
+      </c>
+      <c r="J39" t="s">
+        <v>134</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
         <v>227</v>
       </c>
-      <c r="C39" t="s">
+      <c r="P39" t="s">
         <v>228</v>
-      </c>
-[...37 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="B40" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="C40" t="s">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>230</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I40">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="J40" t="s">
-        <v>237</v>
+        <v>115</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
+        <v>129</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>231</v>
+      </c>
+      <c r="P40" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="B41" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="C41" t="s">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="E41" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="I41">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="J41" t="s">
-        <v>243</v>
+        <v>115</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>232</v>
+        <v>129</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="P41" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="B42" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="C42" t="s">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="E42" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I42">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="J42" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="K42" t="s">
-        <v>24</v>
+        <v>242</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>232</v>
+        <v>129</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="P42" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B43" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C43" t="s">
-        <v>228</v>
+        <v>171</v>
       </c>
       <c r="D43" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="I43">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="J43" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43"/>
       <c r="M43" t="s">
-        <v>232</v>
+        <v>129</v>
       </c>
       <c r="N43" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="O43" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="P43" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B44" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C44" t="s">
-        <v>228</v>
+        <v>176</v>
       </c>
       <c r="D44" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>2014</v>
+        <v>1992</v>
       </c>
       <c r="I44">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="J44" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="K44" t="s">
-        <v>24</v>
+        <v>254</v>
       </c>
       <c r="L44"/>
       <c r="M44" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="P44" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="B45" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="C45" t="s">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="E45" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="I45">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="J45" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="K45" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>232</v>
+        <v>129</v>
       </c>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="P45" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="B46" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C46" t="s">
-        <v>228</v>
+        <v>263</v>
       </c>
       <c r="D46" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I46">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J46" t="s">
-        <v>230</v>
+        <v>265</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46"/>
+      <c r="L46" t="s">
+        <v>266</v>
+      </c>
       <c r="M46" t="s">
-        <v>232</v>
+        <v>267</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="P46" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B47" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C47" t="s">
-        <v>228</v>
+        <v>263</v>
       </c>
       <c r="D47" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2017</v>
       </c>
       <c r="I47">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J47" t="s">
-        <v>243</v>
+        <v>272</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47"/>
       <c r="M47" t="s">
-        <v>232</v>
+        <v>267</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="P47" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>275</v>
+      </c>
+      <c r="B48" t="s">
+        <v>276</v>
+      </c>
+      <c r="C48" t="s">
+        <v>263</v>
+      </c>
+      <c r="D48" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I48">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="J48" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="K48" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48" t="s">
+        <v>267</v>
+      </c>
+      <c r="N48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O48" t="s">
+        <v>279</v>
+      </c>
+      <c r="P48" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B49" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C49" t="s">
-        <v>228</v>
+        <v>263</v>
       </c>
       <c r="D49" t="s">
-        <v>63</v>
+        <v>283</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I49">
         <v>2020</v>
       </c>
       <c r="J49" t="s">
-        <v>230</v>
+        <v>265</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>232</v>
+        <v>267</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="P49" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B50" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C50" t="s">
-        <v>291</v>
+        <v>263</v>
       </c>
       <c r="D50" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="I50">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="J50" t="s">
-        <v>237</v>
+        <v>265</v>
       </c>
       <c r="K50" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="L50"/>
+        <v>24</v>
+      </c>
+      <c r="L50" t="s">
+        <v>289</v>
+      </c>
       <c r="M50" t="s">
-        <v>294</v>
+        <v>267</v>
       </c>
       <c r="N50" t="s">
-        <v>295</v>
+        <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="P50" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="B51" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C51" t="s">
-        <v>99</v>
+        <v>263</v>
       </c>
       <c r="D51" t="s">
-        <v>105</v>
+        <v>294</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I51">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J51" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51" t="s">
-        <v>302</v>
+        <v>267</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="P51" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>297</v>
+      </c>
+      <c r="B52" t="s">
         <v>298</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" t="s">
-        <v>99</v>
+        <v>263</v>
       </c>
       <c r="D52" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="I52">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J52" t="s">
+        <v>278</v>
+      </c>
+      <c r="K52" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" t="s">
         <v>300</v>
       </c>
-      <c r="K52" t="s">
-[...2 lines deleted...]
-      <c r="L52" t="s">
+      <c r="M52" t="s">
+        <v>267</v>
+      </c>
+      <c r="N52" t="s">
+        <v>27</v>
+      </c>
+      <c r="O52" t="s">
         <v>301</v>
       </c>
-      <c r="M52" t="s">
+      <c r="P52" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="B53" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C53" t="s">
-        <v>99</v>
+        <v>263</v>
       </c>
       <c r="D53" t="s">
-        <v>279</v>
+        <v>92</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I53">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J53" t="s">
-        <v>300</v>
+        <v>265</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
-      <c r="L53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L53"/>
       <c r="M53" t="s">
-        <v>302</v>
+        <v>267</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="P53" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B54" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C54" t="s">
-        <v>312</v>
+        <v>263</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="I54">
         <v>2020</v>
       </c>
       <c r="J54" t="s">
-        <v>313</v>
+        <v>278</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
-      <c r="L54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L54"/>
       <c r="M54" t="s">
-        <v>315</v>
+        <v>267</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="P54" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="B55" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C55" t="s">
-        <v>312</v>
+        <v>263</v>
       </c>
       <c r="D55" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="I55">
         <v>2019</v>
       </c>
       <c r="J55" t="s">
+        <v>265</v>
+      </c>
+      <c r="K55" t="s">
         <v>313</v>
       </c>
-      <c r="K55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L55" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="M55" t="s">
+        <v>267</v>
+      </c>
+      <c r="N55" t="s">
+        <v>27</v>
+      </c>
+      <c r="O55" t="s">
         <v>315</v>
       </c>
-      <c r="N55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P55" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B56" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C56" t="s">
-        <v>325</v>
+        <v>263</v>
       </c>
       <c r="D56" t="s">
-        <v>326</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="I56">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J56" t="s">
-        <v>327</v>
+        <v>265</v>
       </c>
       <c r="K56" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="L56"/>
+        <v>24</v>
+      </c>
+      <c r="L56" t="s">
+        <v>319</v>
+      </c>
       <c r="M56" t="s">
-        <v>328</v>
+        <v>267</v>
       </c>
       <c r="N56" t="s">
-        <v>295</v>
+        <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="P56" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="B57" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="C57" t="s">
+        <v>324</v>
+      </c>
+      <c r="D57" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>49</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="I57">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J57" t="s">
-        <v>327</v>
+        <v>272</v>
       </c>
       <c r="K57" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
+        <v>327</v>
+      </c>
+      <c r="N57" t="s">
         <v>328</v>
       </c>
-      <c r="N57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O57" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="P57" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B58" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C58" t="s">
-        <v>325</v>
+        <v>133</v>
       </c>
       <c r="D58" t="s">
-        <v>338</v>
+        <v>72</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I58">
         <v>2015</v>
       </c>
       <c r="J58" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="K58" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="L58"/>
+        <v>24</v>
+      </c>
+      <c r="L58" t="s">
+        <v>334</v>
+      </c>
       <c r="M58" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="N58" t="s">
-        <v>295</v>
+        <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="P58" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="B59" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C59" t="s">
-        <v>343</v>
+        <v>133</v>
       </c>
       <c r="D59" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
-        <v>1987</v>
+        <v>2015</v>
       </c>
       <c r="I59">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="J59" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="K59" t="s">
         <v>24</v>
       </c>
-      <c r="L59"/>
+      <c r="L59" t="s">
+        <v>334</v>
+      </c>
       <c r="M59" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="P59" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
       <c r="B60" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="C60" t="s">
-        <v>343</v>
+        <v>133</v>
       </c>
       <c r="D60" t="s">
-        <v>351</v>
+        <v>83</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
-        <v>1987</v>
+        <v>2015</v>
       </c>
       <c r="I60">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="J60" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="M60" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="P60" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="B61" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="C61" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D61" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="I61">
-        <v>1991</v>
+        <v>2020</v>
       </c>
       <c r="J61" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
-      <c r="L61"/>
+      <c r="L61" t="s">
+        <v>347</v>
+      </c>
       <c r="M61" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="P61" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="B62" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="C62" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D62" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
-        <v>1989</v>
+        <v>2001</v>
       </c>
       <c r="I62">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="J62" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
-      <c r="L62"/>
+      <c r="L62" t="s">
+        <v>353</v>
+      </c>
       <c r="M62" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="P62" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="B63" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="C63" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="D63" t="s">
-        <v>161</v>
+        <v>359</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I63">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="J63" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="K63" t="s">
-        <v>24</v>
+        <v>326</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="N63" t="s">
-        <v>27</v>
+        <v>328</v>
       </c>
       <c r="O63" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="P63" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B64" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C64" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="D64" t="s">
-        <v>63</v>
+        <v>366</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
-        <v>1986</v>
+        <v>2008</v>
       </c>
       <c r="I64">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="J64" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="K64" t="s">
-        <v>24</v>
+        <v>326</v>
       </c>
       <c r="L64"/>
       <c r="M64" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="N64" t="s">
-        <v>27</v>
+        <v>328</v>
       </c>
       <c r="O64" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="P64" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B65" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C65" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="D65" t="s">
-        <v>270</v>
+        <v>371</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>49</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="I65">
-        <v>2000</v>
+        <v>2015</v>
       </c>
       <c r="J65" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="K65" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="L65"/>
       <c r="M65" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="N65" t="s">
-        <v>27</v>
+        <v>328</v>
       </c>
       <c r="O65" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="P65" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B66" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C66" t="s">
-        <v>343</v>
+        <v>376</v>
       </c>
       <c r="D66" t="s">
-        <v>344</v>
+        <v>377</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="I66">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="J66" t="s">
-        <v>345</v>
+        <v>378</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
-      <c r="L66" t="s">
+      <c r="L66"/>
+      <c r="M66" t="s">
+        <v>379</v>
+      </c>
+      <c r="N66" t="s">
+        <v>27</v>
+      </c>
+      <c r="O66" t="s">
         <v>380</v>
       </c>
-      <c r="M66" t="s">
-[...5 lines deleted...]
-      <c r="O66" t="s">
+      <c r="P66" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>382</v>
+      </c>
+      <c r="B67" t="s">
         <v>383</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
+        <v>376</v>
+      </c>
+      <c r="D67" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="I67">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="J67" t="s">
-        <v>345</v>
+        <v>378</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67" t="s">
         <v>385</v>
       </c>
       <c r="M67" t="s">
-        <v>357</v>
+        <v>379</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
         <v>386</v>
       </c>
       <c r="P67" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>388</v>
       </c>
       <c r="B68" t="s">
         <v>389</v>
       </c>
       <c r="C68" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="D68" t="s">
-        <v>391</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
-        <v>2006</v>
+        <v>1989</v>
       </c>
       <c r="I68">
-        <v>2006</v>
+        <v>1991</v>
       </c>
       <c r="J68" t="s">
+        <v>378</v>
+      </c>
+      <c r="K68" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68"/>
+      <c r="M68" t="s">
+        <v>390</v>
+      </c>
+      <c r="N68" t="s">
+        <v>27</v>
+      </c>
+      <c r="O68" t="s">
+        <v>391</v>
+      </c>
+      <c r="P68" t="s">
         <v>392</v>
       </c>
-      <c r="K68" t="s">
-[...14 lines deleted...]
-      <c r="P68"/>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B69" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C69" t="s">
-        <v>398</v>
+        <v>376</v>
       </c>
       <c r="D69" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
-        <v>2006</v>
+        <v>1989</v>
       </c>
       <c r="I69">
         <v>2015</v>
       </c>
       <c r="J69" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
-      <c r="L69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L69"/>
       <c r="M69" t="s">
-        <v>401</v>
+        <v>379</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="P69" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B70" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C70" t="s">
-        <v>291</v>
+        <v>376</v>
       </c>
       <c r="D70" t="s">
-        <v>406</v>
+        <v>195</v>
       </c>
       <c r="E70" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>407</v>
+        <v>40</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
-        <v>2017</v>
+        <v>1989</v>
       </c>
       <c r="I70">
-        <v>2021</v>
+        <v>1992</v>
       </c>
       <c r="J70" t="s">
-        <v>237</v>
+        <v>395</v>
       </c>
       <c r="K70" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L70"/>
       <c r="M70" t="s">
-        <v>410</v>
+        <v>379</v>
       </c>
       <c r="N70" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="P70" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>402</v>
+      </c>
+      <c r="B71" t="s">
+        <v>403</v>
+      </c>
+      <c r="C71" t="s">
+        <v>376</v>
+      </c>
+      <c r="D71" t="s">
+        <v>63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G71" t="s">
+        <v>22</v>
+      </c>
+      <c r="H71">
+        <v>1986</v>
+      </c>
+      <c r="I71">
+        <v>1988</v>
+      </c>
+      <c r="J71" t="s">
+        <v>378</v>
+      </c>
+      <c r="K71" t="s">
+        <v>24</v>
+      </c>
+      <c r="L71"/>
+      <c r="M71" t="s">
+        <v>379</v>
+      </c>
+      <c r="N71" t="s">
+        <v>27</v>
+      </c>
+      <c r="O71" t="s">
+        <v>404</v>
+      </c>
+      <c r="P71" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="A72" t="s">
+        <v>406</v>
+      </c>
+      <c r="B72" t="s">
+        <v>407</v>
+      </c>
+      <c r="C72" t="s">
+        <v>376</v>
+      </c>
+      <c r="D72" t="s">
+        <v>92</v>
+      </c>
+      <c r="E72" t="s">
+        <v>20</v>
+      </c>
+      <c r="F72" t="s">
+        <v>49</v>
+      </c>
+      <c r="G72" t="s">
+        <v>22</v>
+      </c>
+      <c r="H72">
+        <v>1999</v>
+      </c>
+      <c r="I72">
+        <v>2000</v>
+      </c>
+      <c r="J72" t="s">
+        <v>378</v>
+      </c>
+      <c r="K72" t="s">
+        <v>24</v>
+      </c>
+      <c r="L72" t="s">
+        <v>408</v>
+      </c>
+      <c r="M72" t="s">
+        <v>390</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
+        <v>409</v>
+      </c>
+      <c r="P72" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="A73" t="s">
+        <v>411</v>
+      </c>
+      <c r="B73" t="s">
+        <v>412</v>
+      </c>
+      <c r="C73" t="s">
+        <v>376</v>
+      </c>
+      <c r="D73" t="s">
+        <v>377</v>
+      </c>
+      <c r="E73" t="s">
+        <v>20</v>
+      </c>
+      <c r="F73" t="s">
+        <v>49</v>
+      </c>
+      <c r="G73" t="s">
+        <v>22</v>
+      </c>
+      <c r="H73">
+        <v>2011</v>
+      </c>
+      <c r="I73">
+        <v>2014</v>
+      </c>
+      <c r="J73" t="s">
+        <v>378</v>
+      </c>
+      <c r="K73" t="s">
+        <v>24</v>
+      </c>
+      <c r="L73" t="s">
         <v>413</v>
       </c>
-      <c r="B71" t="s">
+      <c r="M73" t="s">
+        <v>390</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
         <v>414</v>
       </c>
-      <c r="C71" t="s">
+      <c r="P73" t="s">
         <v>415</v>
       </c>
-      <c r="D71" t="s">
+    </row>
+    <row r="74" spans="1:16">
+      <c r="A74" t="s">
         <v>416</v>
       </c>
-      <c r="E71" t="s">
+      <c r="B74" t="s">
+        <v>417</v>
+      </c>
+      <c r="C74" t="s">
+        <v>376</v>
+      </c>
+      <c r="D74" t="s">
+        <v>72</v>
+      </c>
+      <c r="E74" t="s">
+        <v>20</v>
+      </c>
+      <c r="F74" t="s">
+        <v>49</v>
+      </c>
+      <c r="G74" t="s">
+        <v>22</v>
+      </c>
+      <c r="H74">
+        <v>2011</v>
+      </c>
+      <c r="I74">
+        <v>2014</v>
+      </c>
+      <c r="J74" t="s">
+        <v>378</v>
+      </c>
+      <c r="K74" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74" t="s">
+        <v>418</v>
+      </c>
+      <c r="M74" t="s">
+        <v>390</v>
+      </c>
+      <c r="N74" t="s">
+        <v>27</v>
+      </c>
+      <c r="O74" t="s">
+        <v>419</v>
+      </c>
+      <c r="P74" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" t="s">
+        <v>421</v>
+      </c>
+      <c r="B75" t="s">
+        <v>422</v>
+      </c>
+      <c r="C75" t="s">
+        <v>423</v>
+      </c>
+      <c r="D75" t="s">
+        <v>424</v>
+      </c>
+      <c r="E75" t="s">
+        <v>20</v>
+      </c>
+      <c r="F75" t="s">
+        <v>21</v>
+      </c>
+      <c r="G75" t="s">
+        <v>22</v>
+      </c>
+      <c r="H75">
+        <v>2006</v>
+      </c>
+      <c r="I75">
+        <v>2006</v>
+      </c>
+      <c r="J75" t="s">
+        <v>425</v>
+      </c>
+      <c r="K75" t="s">
+        <v>24</v>
+      </c>
+      <c r="L75" t="s">
+        <v>426</v>
+      </c>
+      <c r="M75" t="s">
+        <v>427</v>
+      </c>
+      <c r="N75" t="s">
+        <v>27</v>
+      </c>
+      <c r="O75" t="s">
+        <v>428</v>
+      </c>
+      <c r="P75"/>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>429</v>
+      </c>
+      <c r="B76" t="s">
+        <v>430</v>
+      </c>
+      <c r="C76" t="s">
+        <v>431</v>
+      </c>
+      <c r="D76" t="s">
+        <v>114</v>
+      </c>
+      <c r="E76" t="s">
+        <v>20</v>
+      </c>
+      <c r="F76" t="s">
+        <v>21</v>
+      </c>
+      <c r="G76" t="s">
+        <v>22</v>
+      </c>
+      <c r="H76">
+        <v>2006</v>
+      </c>
+      <c r="I76">
+        <v>2015</v>
+      </c>
+      <c r="J76" t="s">
+        <v>432</v>
+      </c>
+      <c r="K76" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76" t="s">
+        <v>433</v>
+      </c>
+      <c r="M76" t="s">
+        <v>434</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
+        <v>435</v>
+      </c>
+      <c r="P76" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>437</v>
+      </c>
+      <c r="B77" t="s">
+        <v>438</v>
+      </c>
+      <c r="C77" t="s">
+        <v>324</v>
+      </c>
+      <c r="D77" t="s">
+        <v>439</v>
+      </c>
+      <c r="E77" t="s">
         <v>39</v>
       </c>
-      <c r="F71" t="s">
+      <c r="F77" t="s">
+        <v>440</v>
+      </c>
+      <c r="G77" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77">
+        <v>2017</v>
+      </c>
+      <c r="I77">
+        <v>2021</v>
+      </c>
+      <c r="J77" t="s">
+        <v>272</v>
+      </c>
+      <c r="K77" t="s">
+        <v>441</v>
+      </c>
+      <c r="L77" t="s">
+        <v>442</v>
+      </c>
+      <c r="M77" t="s">
+        <v>443</v>
+      </c>
+      <c r="N77" t="s">
+        <v>182</v>
+      </c>
+      <c r="O77" t="s">
+        <v>444</v>
+      </c>
+      <c r="P77" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>446</v>
+      </c>
+      <c r="B78" t="s">
+        <v>447</v>
+      </c>
+      <c r="C78" t="s">
+        <v>448</v>
+      </c>
+      <c r="D78" t="s">
+        <v>449</v>
+      </c>
+      <c r="E78" t="s">
+        <v>39</v>
+      </c>
+      <c r="F78" t="s">
         <v>49</v>
       </c>
-      <c r="G71" t="s">
-[...2 lines deleted...]
-      <c r="H71">
+      <c r="G78" t="s">
+        <v>22</v>
+      </c>
+      <c r="H78">
         <v>2008</v>
       </c>
-      <c r="I71">
+      <c r="I78">
         <v>2013</v>
       </c>
-      <c r="J71" t="s">
-[...18 lines deleted...]
-        <v>420</v>
+      <c r="J78" t="s">
+        <v>450</v>
+      </c>
+      <c r="K78" t="s">
+        <v>24</v>
+      </c>
+      <c r="L78" t="s">
+        <v>334</v>
+      </c>
+      <c r="M78" t="s">
+        <v>451</v>
+      </c>
+      <c r="N78" t="s">
+        <v>27</v>
+      </c>
+      <c r="O78" t="s">
+        <v>452</v>
+      </c>
+      <c r="P78" t="s">
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">