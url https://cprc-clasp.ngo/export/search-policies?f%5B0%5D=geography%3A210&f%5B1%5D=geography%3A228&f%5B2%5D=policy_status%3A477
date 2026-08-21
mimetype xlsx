--- v0 (2026-01-22)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -147,71 +147,71 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
@@ -233,98 +233,143 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
-[...26 lines deleted...]
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
+    <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
+  </si>
+  <si>
+    <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
+  </si>
+  <si>
+    <t>Pumps</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -628,74 +673,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="546.152" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1106,130 +1151,222 @@
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>73</v>
       </c>
       <c r="E10" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="H10">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
         <v>80</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H11">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>1995</v>
+      </c>
+      <c r="I11">
+        <v>2012</v>
+      </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="L11" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="M11" t="s">
         <v>84</v>
       </c>
+      <c r="M11"/>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
         <v>85</v>
       </c>
       <c r="P11" t="s">
         <v>86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>90</v>
+      </c>
+      <c r="H12">
+        <v>2012</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>82</v>
+      </c>
+      <c r="K12" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>91</v>
+      </c>
+      <c r="P12" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>95</v>
+      </c>
+      <c r="E13" t="s">
+        <v>96</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>97</v>
+      </c>
+      <c r="H13">
+        <v>2021</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>98</v>
+      </c>
+      <c r="M13" t="s">
+        <v>99</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>100</v>
+      </c>
+      <c r="P13" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">