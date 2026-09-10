--- v1 (2026-01-02)
+++ v2 (2026-09-10)
@@ -12,137 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...10 lines deleted...]
-  <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) No 812/2013 of 18 February 2013 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of water heaters, hot water storage tanks and packages</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for labelling of and providing supplementary product information on electrical lamps.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Instantaneous Water Heaters, Storage Water Heaters</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
@@ -658,51 +691,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="127.255" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -738,518 +771,610 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2019</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="K3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H4">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>36</v>
       </c>
-      <c r="L4"/>
-      <c r="M4"/>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="P4"/>
+        <v>38</v>
+      </c>
+      <c r="P4" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
+      <c r="G5" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H5">
         <v>2013</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="M5"/>
+        <v>47</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>48</v>
+      </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H6">
         <v>2013</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7">
+        <v>2013</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
         <v>53</v>
       </c>
-      <c r="B7" t="s">
-[...11 lines deleted...]
-      <c r="F7" t="s">
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
         <v>57</v>
       </c>
-      <c r="G7" t="s">
+      <c r="M7"/>
+      <c r="N7" t="s">
+        <v>24</v>
+      </c>
+      <c r="O7" t="s">
         <v>58</v>
       </c>
-      <c r="H7">
-[...5 lines deleted...]
-      <c r="J7" t="s">
+      <c r="P7" t="s">
         <v>59</v>
-      </c>
-[...16 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8">
+        <v>2013</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" t="s">
         <v>57</v>
       </c>
-      <c r="G8" t="s">
-[...11 lines deleted...]
-      <c r="K8" t="s">
+      <c r="M8" t="s">
+        <v>48</v>
+      </c>
+      <c r="N8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>67</v>
+      </c>
+      <c r="F9" t="s">
+        <v>68</v>
+      </c>
+      <c r="G9" t="s">
+        <v>69</v>
+      </c>
+      <c r="H9">
+        <v>2009</v>
+      </c>
+      <c r="I9">
+        <v>2019</v>
+      </c>
+      <c r="J9" t="s">
+        <v>70</v>
+      </c>
+      <c r="K9" t="s">
         <v>71</v>
       </c>
-      <c r="B9" t="s">
+      <c r="L9" t="s">
         <v>72</v>
       </c>
-      <c r="C9" t="s">
+      <c r="M9" t="s">
         <v>73</v>
       </c>
-      <c r="D9" t="s">
-[...15 lines deleted...]
-      <c r="J9" t="s">
+      <c r="N9" t="s">
+        <v>24</v>
+      </c>
+      <c r="O9" t="s">
         <v>74</v>
       </c>
-      <c r="K9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="P9" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>67</v>
+      </c>
+      <c r="F10" t="s">
+        <v>68</v>
+      </c>
+      <c r="G10" t="s">
+        <v>69</v>
+      </c>
+      <c r="H10">
+        <v>2015</v>
+      </c>
+      <c r="I10">
+        <v>2015</v>
+      </c>
+      <c r="J10" t="s">
+        <v>78</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>57</v>
+      </c>
+      <c r="M10" t="s">
         <v>79</v>
       </c>
-      <c r="B10" t="s">
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+      <c r="O10" t="s">
         <v>80</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="P10" t="s">
         <v>81</v>
-      </c>
-[...32 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>45</v>
+      </c>
+      <c r="H11">
+        <v>1984</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>85</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
+        <v>86</v>
+      </c>
+      <c r="M11" t="s">
         <v>87</v>
       </c>
-      <c r="B11" t="s">
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+      <c r="O11" t="s">
         <v>88</v>
       </c>
-      <c r="C11" t="s">
+      <c r="P11" t="s">
         <v>89</v>
       </c>
-      <c r="D11" t="s">
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
         <v>90</v>
       </c>
-      <c r="E11" t="s">
-[...2 lines deleted...]
-      <c r="F11" t="s">
+      <c r="B12" t="s">
         <v>91</v>
       </c>
-      <c r="G11" t="s">
-[...2 lines deleted...]
-      <c r="H11">
+      <c r="C12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" t="s">
+        <v>67</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12">
+        <v>2012</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>85</v>
+      </c>
+      <c r="K12" t="s">
+        <v>93</v>
+      </c>
+      <c r="L12" t="s">
+        <v>94</v>
+      </c>
+      <c r="M12" t="s">
+        <v>95</v>
+      </c>
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+      <c r="O12" t="s">
+        <v>96</v>
+      </c>
+      <c r="P12" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" t="s">
+        <v>101</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>102</v>
+      </c>
+      <c r="G13" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13">
         <v>2017</v>
       </c>
-      <c r="I11">
+      <c r="I13">
         <v>2021</v>
       </c>
-      <c r="J11" t="s">
-[...18 lines deleted...]
-        <v>98</v>
+      <c r="J13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K13" t="s">
+        <v>104</v>
+      </c>
+      <c r="L13" t="s">
+        <v>105</v>
+      </c>
+      <c r="M13" t="s">
+        <v>106</v>
+      </c>
+      <c r="N13" t="s">
+        <v>107</v>
+      </c>
+      <c r="O13" t="s">
+        <v>108</v>
+      </c>
+      <c r="P13" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">