--- v0 (2025-12-14)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -114,50 +114,53 @@
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
@@ -183,100 +186,190 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
-[...2 lines deleted...]
-    <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
-[...2 lines deleted...]
-    <t>http://www.eos.org.eg/en/standard/14011</t>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>GOST 16317-87 Household electrical refrigerating appliances - General specifications</t>
   </si>
   <si>
     <t>Applies to household electric compression and absorption refrigerators, household electric compression freezers, household electric compression refrigerators, and freezers for storage and/or freezing of food in domestic conditions.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Russian Energy Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-16317-87-household-electrical-refrigerating-appliances-general-specifications</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/19717/</t>
   </si>
   <si>
     <t>GOST 16617-87 Household electric heating appliances - General specifications</t>
   </si>
   <si>
     <t>This policy covers household electric heating appliances.</t>
   </si>
   <si>
     <t>Heat Pumps</t>
   </si>
   <si>
     <t>Art 4.3 of GOST 16617-87</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-16617-87-household-electric-heating-appliances-general-specifications</t>
@@ -360,53 +453,50 @@
     <t>https://cprc-clasp.ngo/policies/gost-r-51388-99-energy-conservation-informing-consumers-about-energy-efficiency-equipment</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/8716/</t>
   </si>
   <si>
     <t>GOST R 51565-2012 Energy efficiency - Household refrigeration appliances and similar - Indicators of energy efficiency and determination methods</t>
   </si>
   <si>
     <t>This standard applies to household electrical refrigeration devices of compression and absorption type intended for storage and (or) freezing of food products in a domestic environment, including devices with internal forced air circulation and a system without frost formation (frost-free system).</t>
   </si>
   <si>
     <t>GOST R IEC 62552-2011; GOST R ISO 51401-99</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-r-51565-2012-energy-efficiency-household-refrigeration-appliances-and-similar</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/53522/</t>
   </si>
   <si>
     <t>GOST R 55008-2012 Energy efficiency - Household washing machines and similar - Energy efficiency indicators and methods of determination</t>
   </si>
   <si>
     <t>This standard applies to household washing machines, including built-in ones, operating from an electrical network with a nominal frequency of 50 Hz and from batteries. The standard specifies the energy efficiency classes of washing machines and the content of the label attached to each machine. The standard does not apply to washing machines without a spin process, with separate tanks for washing and spinning (for example, with two tanks), combined washer-dryers, as well as machines operating on other types of energy.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>GOST R IEC 60456-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gost-r-55008-2012-energy-efficiency-household-washing-machines-and-similar-energy</t>
   </si>
   <si>
     <t>https://internet-law.ru/gosts/gost/54513/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,65 +809,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="619.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="98.976" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -865,764 +955,1048 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H3">
         <v>2003</v>
       </c>
       <c r="I3">
         <v>2016</v>
       </c>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
         <v>2017</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
         <v>2018</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
         <v>2023</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B7" t="s">
         <v>56</v>
       </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>59</v>
       </c>
       <c r="P7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>61</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>63</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="I8">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8"/>
+      <c r="L8" t="s">
+        <v>64</v>
+      </c>
       <c r="M8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B9" t="s">
         <v>67</v>
       </c>
+      <c r="B9"/>
       <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
         <v>68</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>1987</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>1988</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>1987</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>1988</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>1991</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>78</v>
+      </c>
       <c r="M11" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="I12">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="J12" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>83</v>
+      </c>
       <c r="M12" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>1989</v>
+        <v>2017</v>
       </c>
       <c r="I13">
-        <v>1992</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" t="s">
         <v>90</v>
-      </c>
-[...14 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>1986</v>
+        <v>2021</v>
       </c>
       <c r="I14">
-        <v>1988</v>
+        <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
       <c r="M14" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="P14" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="I15">
-        <v>2000</v>
+        <v>1988</v>
       </c>
       <c r="J15" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>103</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>104</v>
       </c>
-      <c r="M15" t="s">
-[...5 lines deleted...]
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" t="s">
         <v>107</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" t="s">
         <v>108</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="I16">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="J16" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
         <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>110</v>
       </c>
       <c r="P16" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>112</v>
       </c>
       <c r="B17" t="s">
         <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
         <v>114</v>
       </c>
       <c r="E17" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="I17">
-        <v>2014</v>
+        <v>1991</v>
       </c>
       <c r="J17" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
+      <c r="L17"/>
+      <c r="M17" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>116</v>
       </c>
       <c r="P17" t="s">
         <v>117</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" t="s">
+        <v>119</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E18" t="s">
+        <v>93</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>1989</v>
+      </c>
+      <c r="I18">
+        <v>2015</v>
+      </c>
+      <c r="J18" t="s">
+        <v>121</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>122</v>
+      </c>
+      <c r="P18" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19" t="s">
+        <v>125</v>
+      </c>
+      <c r="C19" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" t="s">
+        <v>126</v>
+      </c>
+      <c r="E19" t="s">
+        <v>93</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>1989</v>
+      </c>
+      <c r="I19">
+        <v>1992</v>
+      </c>
+      <c r="J19" t="s">
+        <v>121</v>
+      </c>
+      <c r="K19" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>103</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
+        <v>127</v>
+      </c>
+      <c r="P19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" t="s">
+        <v>130</v>
+      </c>
+      <c r="C20" t="s">
+        <v>100</v>
+      </c>
+      <c r="D20" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
+        <v>93</v>
+      </c>
+      <c r="F20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>1986</v>
+      </c>
+      <c r="I20">
+        <v>1988</v>
+      </c>
+      <c r="J20" t="s">
+        <v>102</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>103</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>131</v>
+      </c>
+      <c r="P20" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D21" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" t="s">
+        <v>93</v>
+      </c>
+      <c r="F21" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>1999</v>
+      </c>
+      <c r="I21">
+        <v>2000</v>
+      </c>
+      <c r="J21" t="s">
+        <v>102</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>135</v>
+      </c>
+      <c r="M21" t="s">
+        <v>115</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>136</v>
+      </c>
+      <c r="P21" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>101</v>
+      </c>
+      <c r="E22" t="s">
+        <v>93</v>
+      </c>
+      <c r="F22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2011</v>
+      </c>
+      <c r="I22">
+        <v>2014</v>
+      </c>
+      <c r="J22" t="s">
+        <v>102</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>140</v>
+      </c>
+      <c r="M22" t="s">
+        <v>115</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>141</v>
+      </c>
+      <c r="P22" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>143</v>
+      </c>
+      <c r="B23" t="s">
+        <v>144</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" t="s">
+        <v>93</v>
+      </c>
+      <c r="F23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2011</v>
+      </c>
+      <c r="I23">
+        <v>2014</v>
+      </c>
+      <c r="J23" t="s">
+        <v>102</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
+        <v>145</v>
+      </c>
+      <c r="M23" t="s">
+        <v>115</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
+        <v>146</v>
+      </c>
+      <c r="P23" t="s">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">