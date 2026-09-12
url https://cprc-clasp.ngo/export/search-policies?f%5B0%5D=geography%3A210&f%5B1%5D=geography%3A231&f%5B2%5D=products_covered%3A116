--- v1 (2025-12-23)
+++ v2 (2026-09-12)
@@ -12,134 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Integrated Fans</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>IEC 60879</t>
-  </si>
-[...4 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
     <t>GOST 7402-84 Electric fans for domestic use - General specifications</t>
   </si>
   <si>
     <t>This standard applies to electric fans driven by an electric motor and a speed controller for domestic and similar applications, manufactured for the needs of the national economy and export to countries with temperate and tropical climates, and specifies the dimensions, norms, rules, requirements and test methods. The standard does not apply to fans designed: for use in locations with special conditions, such as an explosive or corrosive atmosphere; for radiators, refrigerators and air conditioning units; for cooling special heating appliances (cookers, electric ovens, hoods, microwave kitchen appliances); for work on ships and jet fans.</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>Window Fans</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
@@ -482,73 +500,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="179.242" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="763.099" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="133.253" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="49.417" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -562,140 +580,188 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2014</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2024</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H3">
-        <v>1986</v>
+        <v>2014</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
-[...2 lines deleted...]
-      <c r="L3" t="s">
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="M3" t="s">
+      <c r="C4" t="s">
         <v>38</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="P3" t="s">
+      <c r="E4" t="s">
         <v>40</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4">
+        <v>1986</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P4" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">