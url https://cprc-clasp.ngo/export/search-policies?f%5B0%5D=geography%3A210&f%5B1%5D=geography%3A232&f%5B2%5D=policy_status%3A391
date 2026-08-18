--- v1 (2026-03-05)
+++ v2 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,83 +186,188 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Energy Label Regulation for Sanitary Fittings</t>
   </si>
   <si>
     <t>All producers and distributors of sanitary fittings can apply to use the energy label for sanitary fittings. Only products available on the Swiss market may bear the voluntary energy label. The use of the Swiss voluntary energy label for sanitary fittings abroad is the responsibility of the manufacturers and distributors concerned. The energy label indicates the amount of energy used. In the case of sanitary fittings – showers and taps – this is the amount of energy used to heat the water used. Consequently, only hot water taps and showers can receive the label; cold water taps cannot. Mixer taps can only receive the energy label if they are clearly indicated as such.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Showers or Showerheads, Taps or Faucets</t>
-  </si>
-[...1 lines deleted...]
-    <t>Voluntary</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Water</t>
   </si>
   <si>
     <t>Schweizerischer Verband für energieeffiziente Sanitärprodukte (SVES)</t>
   </si>
   <si>
     <t>Water Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-label-regulation-sanitary-fittings</t>
   </si>
   <si>
     <t>https://en.etiquetteenergie-sanitaire.ch/Regulation</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Computers Version 8.0</t>
   </si>
   <si>
     <t>Products that meet the definition of a Computer and one of the following Product Type definitions are eligible for ENERGY STAR certification: Desktop Computers and Integrated Desktop Computers; Notebook Computers; Slates/Tablets; Portable All-In-One Computers; Workstations; and Thin Clients.</t>
   </si>
@@ -659,51 +764,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="798.519" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -987,292 +1092,624 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8">
+        <v>2003</v>
+      </c>
+      <c r="I8">
+        <v>2006</v>
+      </c>
+      <c r="J8" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
         <v>64</v>
       </c>
-      <c r="D8" t="s">
+      <c r="M8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>65</v>
       </c>
-      <c r="E8" t="s">
+      <c r="P8" t="s">
         <v>66</v>
-      </c>
-[...29 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>1994</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2001</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11">
+        <v>2008</v>
+      </c>
+      <c r="I11">
+        <v>2023</v>
+      </c>
+      <c r="J11" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12">
+        <v>2018</v>
+      </c>
+      <c r="I12">
+        <v>2023</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2017</v>
+      </c>
+      <c r="I13">
+        <v>2023</v>
+      </c>
+      <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
         <v>91</v>
       </c>
-      <c r="G11" t="s">
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>92</v>
+      </c>
+      <c r="E14" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2021</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" t="s">
         <v>22</v>
       </c>
-      <c r="H11">
+      <c r="H15">
+        <v>2010</v>
+      </c>
+      <c r="I15">
         <v>2017</v>
       </c>
-      <c r="I11">
+      <c r="J15" t="s">
+        <v>102</v>
+      </c>
+      <c r="K15" t="s">
+        <v>103</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>104</v>
+      </c>
+      <c r="N15" t="s">
+        <v>105</v>
+      </c>
+      <c r="O15" t="s">
+        <v>106</v>
+      </c>
+      <c r="P15" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" t="s">
+        <v>110</v>
+      </c>
+      <c r="D16" t="s">
+        <v>111</v>
+      </c>
+      <c r="E16" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>1994</v>
+      </c>
+      <c r="I16">
+        <v>2020</v>
+      </c>
+      <c r="J16" t="s">
+        <v>112</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>113</v>
+      </c>
+      <c r="M16" t="s">
+        <v>114</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>115</v>
+      </c>
+      <c r="P16" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>117</v>
+      </c>
+      <c r="B17" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" t="s">
+        <v>110</v>
+      </c>
+      <c r="D17" t="s">
+        <v>119</v>
+      </c>
+      <c r="E17" t="s">
+        <v>93</v>
+      </c>
+      <c r="F17" t="s">
+        <v>52</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2001</v>
+      </c>
+      <c r="I17">
+        <v>2019</v>
+      </c>
+      <c r="J17" t="s">
+        <v>112</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>120</v>
+      </c>
+      <c r="M17" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>121</v>
+      </c>
+      <c r="P17" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" t="s">
+        <v>124</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>125</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2017</v>
+      </c>
+      <c r="I18">
         <v>2021</v>
       </c>
-      <c r="J11" t="s">
-[...18 lines deleted...]
-        <v>97</v>
+      <c r="J18" t="s">
+        <v>102</v>
+      </c>
+      <c r="K18" t="s">
+        <v>127</v>
+      </c>
+      <c r="L18" t="s">
+        <v>128</v>
+      </c>
+      <c r="M18" t="s">
+        <v>129</v>
+      </c>
+      <c r="N18" t="s">
+        <v>130</v>
+      </c>
+      <c r="O18" t="s">
+        <v>131</v>
+      </c>
+      <c r="P18" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">