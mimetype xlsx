--- v1 (2026-01-21)
+++ v2 (2026-08-17)
@@ -12,133 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of household air conditioners</t>
   </si>
   <si>
     <t>Applies to electric air conditioners of domestic and foreign make, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, with a nominal capacity of equal to or less than 12 kW, which are used for cooling or heating, including reversible air conditioners with a rated capacity of less than or equal to 12 kW when cooling.</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>October 2015</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-labeling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-konditsionery.doc</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of televisions</t>
   </si>
   <si>
     <t>Television set or a television monitor of domestic and foreign make</t>
   </si>
   <si>
     <t>Displays, Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/teh-regl-tv.doc</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household dishwashers</t>
   </si>
   <si>
     <t>Applies to household dishwashers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including:</t>
@@ -155,75 +182,60 @@
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
   <si>
     <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine -340: On the approval of the technical regulation on the energy labelling of electrical lamps and luminaires</t>
   </si>
   <si>
     <t>Applies to the following categories of electric lamps of domestic and foreign make, placed on the market in the territory of Ukraine:</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-cabinet-ministers-ukraine-340-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/KMU_340.zip</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine No 702 of 7 August 2013: On approval of technical regulations on energy labelling</t>
   </si>
   <si>
     <t>This resolution applies to household washing machines of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine, particularly: new electric mains-operated household washing machines; household washing machines that can also be powered by batteries; built-in household washing machines.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines, Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
@@ -560,51 +572,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P8"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="187.526" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="445.891" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="82.408" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -640,358 +652,406 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2021</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2"/>
-[...1 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
         <v>25</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" t="s">
         <v>25</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" t="s">
         <v>25</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="G6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" t="s">
         <v>51</v>
       </c>
-      <c r="K6" t="s">
-[...2 lines deleted...]
-      <c r="L6" t="s">
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" t="s">
         <v>52</v>
       </c>
-      <c r="M6" t="s">
+      <c r="P6" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" t="s">
         <v>57</v>
       </c>
-      <c r="C7" t="s">
-[...14 lines deleted...]
-      <c r="H7"/>
+      <c r="H7">
+        <v>2021</v>
+      </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
         <v>23</v>
       </c>
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>24</v>
       </c>
-      <c r="L7"/>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>59</v>
       </c>
       <c r="P7" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" t="s">
         <v>61</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s">
         <v>62</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
+        <v>35</v>
+      </c>
+      <c r="N8" t="s">
         <v>25</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
         <v>65</v>
       </c>
-      <c r="P8" t="s">
+      <c r="B9" t="s">
         <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" t="s">
+        <v>68</v>
+      </c>
+      <c r="H9">
+        <v>2014</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>35</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O9" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">