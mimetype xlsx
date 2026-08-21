--- v1 (2026-01-23)
+++ v2 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -110,78 +110,129 @@
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>Commission Decision of 28 May 2014: 2014-314-EU</t>
   </si>
   <si>
     <t>1. The product group water-based heaters shall comprise products that are used to generate heat as part of a water- based central heating system; where the heated water is distributed by means of circulators and heat emitters in order to reach and maintain the indoor temperature of an enclosed space such as a building; a dwelling; or a room; at a desired level.    2. The maximum output power of the water-based heaters shall be 400 kW.    3. Combination heaters are included in the scope of this product group; provided that their primary function is to provide space heat.    4.The following products are excluded from the scope of this product group:   A. heaters whose primary function is to provide hot drinking or sanitary water;   B. heaters for heating and distributing gaseous heat transfer media such as vapour or air;    C. cogeneration space heaters with a maximum electrical capacity of 50 kW or above;    D. space heaters that combine both indirect heating; using water-based central heating system; and direct heating; by direct emission of heat into the room or space where the appliance is installed.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>December 2018</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Water</t>
   </si>
   <si>
     <t>European Commission - DG Environment</t>
-  </si>
-[...1 lines deleted...]
-    <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-decision-28-may-2014-2014-314-eu</t>
   </si>
   <si>
     <t>http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32014D0314</t>
   </si>
   <si>
     <t>Commission Decision of 9 November 2007 establishing the ecological criteria for the award of the Community eco-label to electrically driven, gas driven or gas absorption heat pumps</t>
   </si>
   <si>
     <t>The product group 'electrically driven; gas driven or gas absorption heat pumps' shall comprise heat pumps; which can concentrate energy present in the air; ground or water into useful heat for the supply of space heating or the opposite process for space cooling. A 'heat pump' is the device or set of devices as delivered by the manufacturer or importer to the distributor; retailer or installer. This delivery may or may not include the delivery of circulating pumps at the sink or source side; however for calculation of coefficient of performance -COP; values the power consumption of circulating pumps shall always be taken into account; according to the methodology of EN14511:2004; if the manufacturer cannot provide data; a default value is taken. For gas absorption heat pumps the methodology shall be according to EN12309-2:2000. The product group shall cover only electrically driven; gas driven or gas absorption heat pumps with a maximum heating capacity of 100 kW. The product group 'electrically driven; gas driven or gas absorption heat pumps' shall not cover the following:   heat pumps which can only provide hot water for sanitary use;   and heat pumps which can only extract heat from a building and eject it to the air; ground or water thus resulting in space cooling.</t>
   </si>
   <si>
     <t>Heat Pumps</t>
   </si>
   <si>
     <t>Electricity, Gas</t>
   </si>
   <si>
     <t>EN 14 511:2004; EN12309-2:2000</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-decision-9-november-2007-establishing-ecological-criteria-award-community-eco-0</t>
   </si>
@@ -466,72 +517,50 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192024-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2024-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
-[...20 lines deleted...]
-  <si>
     <t>Commission Regulation (EU) No 1253/2014 of 7 July 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for ventilation units</t>
   </si>
   <si>
     <t>Ventilation unit -VU; means an electricity driven appliance equipped with at least one impeller; one motor and a casing and intended to replace utilised air by outdoor air in a building or a part of a building. 
 This Policy is under review by the European Commission and is expected to be revised in 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-12532014-7-july-2014-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R1253-20200730</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-european</t>
   </si>
@@ -548,50 +577,82 @@
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 547/2012 of 25 June 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water pumps</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
   </si>
   <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) No 66/2014 of 14 January 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for domestic ovens, hobs and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.   
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Ovens, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0066-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Vacuum Cleaners</t>
   </si>
@@ -670,70 +731,64 @@
     <t>Egyptian Organization for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for games consoles</t>
   </si>
   <si>
     <t>Companies active in the games consoles market have proposed a voluntary agreement laying down specific ecodesign requirements for games consoles models placed on the EU market, which use more than 20 Watts in active game mode. The voluntary scheme was agreed by the signatories in April 2014.
 Under the agreement, each signatory undertakes that at least 90 % of all games consoles that they place on the market would comply with the applicable minimum energy efficiency requirements.
 The agreement includes requirements on auto power down settings, limits on energy use in standby (0.5 W), navigation (40 W), and media streaming modes (50 W), and some product information requirements.</t>
   </si>
   <si>
     <t>Other-Electronics</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/voluntary-ecodesign-scheme-games-consoles</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1432808656922&amp;uri=CELEX%3A52015DC0178</t>
   </si>
   <si>
@@ -1075,71 +1130,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1203,1616 +1258,1754 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H3">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
+        <v>35</v>
+      </c>
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...11 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B4"/>
       <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
         <v>32</v>
       </c>
-      <c r="D4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B5"/>
       <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
         <v>32</v>
       </c>
-      <c r="D5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>45</v>
+      </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O5" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L7"/>
+        <v>62</v>
+      </c>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O7" t="s">
+        <v>64</v>
+      </c>
+      <c r="P7" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" t="s">
         <v>67</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" t="s">
         <v>68</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
         <v>69</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="L10"/>
-      <c r="M10"/>
+      <c r="M10" t="s">
+        <v>71</v>
+      </c>
       <c r="N10" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>82</v>
       </c>
       <c r="P10" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>84</v>
       </c>
       <c r="B11" t="s">
         <v>85</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>86</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>87</v>
       </c>
       <c r="M11" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>88</v>
       </c>
       <c r="P11" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>90</v>
       </c>
       <c r="B12" t="s">
         <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>92</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K12" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N12" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>93</v>
+      </c>
+      <c r="P12" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" t="s">
         <v>96</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>98</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
-      <c r="M13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>99</v>
       </c>
       <c r="P13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>101</v>
       </c>
       <c r="B14" t="s">
         <v>102</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>103</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K14" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="L14"/>
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>104</v>
+      </c>
       <c r="M14" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="P15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K16" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O16" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P16" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B17" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O17" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="P17" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B18" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2019</v>
+        <v>2009</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="K18" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="L18"/>
-      <c r="M18"/>
+      <c r="M18" t="s">
+        <v>71</v>
+      </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="P18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N19" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P19" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="P20" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B21" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>81</v>
+        <v>139</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="P21" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B22" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D22" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="K22" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="N22" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="P22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C23" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N23" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="P23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>97</v>
       </c>
       <c r="D24" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24"/>
-      <c r="M24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D25" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>104</v>
+      </c>
       <c r="M25" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O25" t="s">
         <v>157</v>
       </c>
       <c r="P25" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>159</v>
       </c>
       <c r="B26" t="s">
         <v>160</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D26" t="s">
         <v>161</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2012</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N26" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O26" t="s">
         <v>162</v>
       </c>
       <c r="P26" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>164</v>
       </c>
       <c r="B27" t="s">
         <v>165</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D27" t="s">
         <v>166</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="K27" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N27" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O27" t="s">
         <v>167</v>
       </c>
       <c r="P27" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>169</v>
       </c>
       <c r="B28" t="s">
         <v>170</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D28" t="s">
         <v>171</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>172</v>
+        <v>70</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N28" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O28" t="s">
+        <v>172</v>
+      </c>
+      <c r="P28" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>174</v>
+      </c>
+      <c r="B29" t="s">
         <v>175</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="K29" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M29" t="s">
-        <v>54</v>
+        <v>179</v>
       </c>
       <c r="N29" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O29" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="P29" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N30" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="P30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C31" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D31" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="O31" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="P31" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B32" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C32" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D32" t="s">
-        <v>192</v>
+        <v>109</v>
       </c>
       <c r="E32" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>193</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>23</v>
+        <v>190</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="L32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M32" t="s">
-        <v>195</v>
+        <v>71</v>
       </c>
       <c r="N32" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O32" t="s">
         <v>196</v>
       </c>
       <c r="P32" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>198</v>
       </c>
       <c r="B33" t="s">
         <v>199</v>
       </c>
       <c r="C33" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D33" t="s">
         <v>200</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
-      <c r="L33" t="s">
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>71</v>
+      </c>
+      <c r="N33" t="s">
+        <v>35</v>
+      </c>
+      <c r="O33" t="s">
         <v>201</v>
       </c>
-      <c r="M33" t="s">
+      <c r="P33" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>203</v>
+      </c>
+      <c r="B34" t="s">
+        <v>204</v>
+      </c>
+      <c r="C34" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L34"/>
       <c r="M34" t="s">
-        <v>209</v>
+        <v>71</v>
       </c>
       <c r="N34" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="P34" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B35" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="E35" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="H35">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
-      <c r="L35"/>
-      <c r="M35"/>
+      <c r="L35" t="s">
+        <v>212</v>
+      </c>
+      <c r="M35" t="s">
+        <v>213</v>
+      </c>
       <c r="N35" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O35" t="s">
+        <v>214</v>
+      </c>
+      <c r="P35" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>216</v>
+      </c>
+      <c r="B36" t="s">
         <v>217</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" t="s">
         <v>218</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36"/>
-      <c r="M36"/>
+      <c r="L36" t="s">
+        <v>219</v>
+      </c>
+      <c r="M36" t="s">
+        <v>220</v>
+      </c>
       <c r="N36" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="O36" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P36" t="s">
-        <v>221</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
+        <v>222</v>
+      </c>
+      <c r="B37" t="s">
+        <v>223</v>
+      </c>
+      <c r="C37" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" t="s">
+        <v>224</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>2017</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37" t="s">
+        <v>23</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" t="s">
+        <v>225</v>
+      </c>
+      <c r="M37" t="s">
+        <v>41</v>
+      </c>
+      <c r="N37" t="s">
+        <v>35</v>
+      </c>
+      <c r="O37" t="s">
+        <v>226</v>
+      </c>
+      <c r="P37" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>228</v>
+      </c>
+      <c r="B38" t="s">
+        <v>229</v>
+      </c>
+      <c r="C38" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" t="s">
+        <v>230</v>
+      </c>
+      <c r="E38" t="s">
+        <v>52</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38">
+        <v>2014</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>70</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38" t="s">
+        <v>35</v>
+      </c>
+      <c r="O38" t="s">
+        <v>231</v>
+      </c>
+      <c r="P38" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>233</v>
+      </c>
+      <c r="B39" t="s">
+        <v>234</v>
+      </c>
+      <c r="C39" t="s">
+        <v>97</v>
+      </c>
+      <c r="D39" t="s">
+        <v>235</v>
+      </c>
+      <c r="E39" t="s">
+        <v>52</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2013</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>70</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39" t="s">
+        <v>35</v>
+      </c>
+      <c r="O39" t="s">
+        <v>236</v>
+      </c>
+      <c r="P39" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">