--- v0 (2025-11-07)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -113,94 +113,97 @@
   <si>
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
     <t>3794/2018 Energy efficiency of household and similar electrical appliances - measurement and calculation methods for energy consumption of refrigerrators, refrigerator-freezers and freezers</t>
   </si>
   <si>
     <t>This standard specifies the requirements of energy efficiency for refrigerators, refrigerator-freezers and freezers. The standard applies to refrigerators, refrigerator-freezers and freezers that operate using 50 Hz AC and with a voltage not exceeding 250 V for single-face appliances and 480 V for other appliances.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>NT 81.70 NT 81.71</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37942018-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
-    <t>Commission Delegated Regulation (EU) 2015/1094 of 5 May 2015</t>
+    <t>Commission Delegated Regulation (EU) 2015/1094 of 5 May 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of professional refrigerated storage cabinets</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of, and the provision of supplementary product information on, professional refrigerated storage cabinets.
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Refrigerated Cabinets</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151094-5-may-2015</t>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151094-5-may-2015-supplementing-directive-201030eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:02015R1094-20170307</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2016 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated household refrigerating appliances with a storage volume between 10 and 1500 litres. It shall also apply to electric mains-operated household refrigerating appliances that can be battery-operated.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2028.</t>
   </si>
   <si>
     <t>Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>EN 153</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20192016-11-march-2019-supplementing-regulation-eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2016-20210501</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2019/2018 of 11 March 2019 supplementing Regulation (EU) 2017/1369 of the European Parliament and of the Council with regard to energy labelling of refrigerating appliances with a direct sales function</t>
@@ -747,402 +750,402 @@
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
         <v>2003</v>
       </c>
       <c r="I3">
         <v>2018</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H4">
         <v>2015</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H5">
         <v>2019</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H6">
         <v>2019</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H7">
         <v>2016</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8">
         <v>2019</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9">
         <v>2019</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H10">
         <v>2015</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">