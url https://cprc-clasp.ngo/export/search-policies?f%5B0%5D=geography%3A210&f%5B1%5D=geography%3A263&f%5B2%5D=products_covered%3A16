--- v0 (2025-12-01)
+++ v1 (2026-11-02)
@@ -12,225 +12,249 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...7 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
-    <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners(ES 8057/2017)</t>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
   </si>
   <si>
     <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
   </si>
   <si>
     <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
   </si>
   <si>
     <t>IEC 62885-2/2016
 ,   
                     (EU) No 665/2013</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-energy</t>
-[...2 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>ISIRI 10641 Office Equipment-Technical Specifications for Energy Consumption and Energy Labeling Instructions</t>
   </si>
   <si>
     <t>Includes desktop and personal computers, monitors, copy machines, multi devise machines, fax-printer-scanner; Fax, scanner, printer. Does not include server computers.</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Imaging Equipment</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
     <t>IEC 311 (1988)</t>
   </si>
   <si>
     <t>Institute of Standards and Industrial Research of Iran (ISIRI)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-10641-office-equipment-technical-specifications-energy-consumption-and-energy</t>
   </si>
   <si>
     <t>http://isiri.gov.ir/portal/home/?135546/%D8%A7%D8%B7%D9%84%D8%A7%D8%B9%D8%A7%D8%AA-%D9%85%D8%B1%D8%A8%D9%88%D8%B7-%D8%A8%D9%87-%D8%A7%D8%B3%D8%AA%D8%A7%D9%86%D8%AF%D8%A7%D8%B1%D8%AF%D9%87%D8%A7%DB%8C-%D8%A8%D8%B1%DA%86%D8%B3%D8%A8-%D8%A7%D9%86%D8%B1%DA%98%</t>
   </si>
   <si>
     <t>ISIRI 10672, Amendment No.1-Technical Specifications and Test Methods for Energy Consumption and Energy Labeling Instructions</t>
   </si>
   <si>
     <t>Electric Household Vaccum cleaner</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>NS 5635 (2001)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/isiri-10672-amendment-no1-technical-specifications-and-test-methods-energy-consumption-and</t>
   </si>
   <si>
     <t>JS 2105:2013 Energy labeling of televisions</t>
   </si>
   <si>
     <t>This policy covers labelling and the provision of supplementary product information for televisions.</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>Televisions, Displays</t>
-[...4 lines deleted...]
-  <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>JS 2105</t>
   </si>
   <si>
     <t>National Energy Research Centre (NERC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/js-21052013-energy-labeling-televisions</t>
   </si>
   <si>
     <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5456</t>
   </si>
   <si>
     <t>JS 2106:2013 Technical Regulation on eco-design requirements for televisions</t>
   </si>
   <si>
     <t>This policy establishes ecodesign requirements for placing on the market of televisions.</t>
   </si>
   <si>
     <t>JS 2106</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/js-21062013-technical-regulation-eco-design-requirements-televisions</t>
@@ -284,50 +308,53 @@
     <t>Stand-by and networked devices</t>
   </si>
   <si>
     <t>JS 62301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/js-505642012-electrical-and-electronic-household-and-office-equipment-measurement-low</t>
   </si>
   <si>
     <t>http://www.jsmo.gov.jo/en/EServices/Standards/Pages/stdDetails.aspx?mfn=5279</t>
   </si>
   <si>
     <t>Minimum Energy Performance Standard (MEPS) and Energy Star Rating for Television Receivers</t>
   </si>
   <si>
     <t>This standard establishes MEPS and labeling requirements for televisions in Pakistan. This standard shall apply to the following types and sizes of TVs covering display sizes from 24 inches to 42 inches commonly used in Pakistan, with a supply voltage of 230 V 50 Hz or range 220-240 V, 50 Hz. LCD TVs (Liquid Crystal Display TVs), Plasma TVs, and LED TVs (Light Emitting Diodes TVs). Minimum Values of annual power consumption shall not be less than Star-1. The performance of the TVs applicable to this standard shall meet the requirements as specified in the standards IEC 60107, IEC 62087, and IEC 62301.</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, New</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>IEC 5422/2018
 ,   
                     IEC 60107-1
 ,   
                     IEC 60107-2
 ,   
                     IEC 60107-3
 ,   
                     IEC 62301
 ,   
                     IEC 62087
 ,   
                     JIS C 6101-1
 ,   
                     JIS C 6101-2
 ,   
                     JIS C 6101-3</t>
   </si>
   <si>
     <t>National Energy Efficiency and Conservation Authority (NEECA)</t>
@@ -866,51 +893,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="196.952" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="718.396" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="303.069" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -946,1068 +973,1164 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H2">
         <v>2018</v>
       </c>
-      <c r="I2"/>
+      <c r="I2">
+        <v>2023</v>
+      </c>
       <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>31</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H3">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4">
+        <v>2017</v>
+      </c>
+      <c r="I4">
+        <v>2023</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="M4" t="s">
+        <v>24</v>
+      </c>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
         <v>39</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="P4" t="s">
         <v>40</v>
-      </c>
-[...28 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5">
+        <v>2017</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" t="s">
         <v>40</v>
-      </c>
-[...28 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G6" t="s">
         <v>52</v>
       </c>
-      <c r="B6" t="s">
+      <c r="H6">
+        <v>2012</v>
+      </c>
+      <c r="I6">
+        <v>2010</v>
+      </c>
+      <c r="J6" t="s">
         <v>53</v>
       </c>
-      <c r="C6" t="s">
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6" t="s">
         <v>54</v>
       </c>
-      <c r="D6" t="s">
+      <c r="M6" t="s">
         <v>55</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" t="s">
+      <c r="N6" t="s">
+        <v>25</v>
+      </c>
+      <c r="O6" t="s">
         <v>56</v>
       </c>
-      <c r="G6" t="s">
-[...8 lines deleted...]
-      <c r="J6" t="s">
+      <c r="P6" t="s">
         <v>57</v>
-      </c>
-[...16 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="H7">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="I7">
         <v>2014</v>
       </c>
       <c r="J7" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" t="s">
+        <v>61</v>
+      </c>
+      <c r="P7" t="s">
         <v>57</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="H8">
         <v>2013</v>
       </c>
       <c r="I8">
         <v>2014</v>
       </c>
       <c r="J8" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="H9">
         <v>2013</v>
       </c>
       <c r="I9">
         <v>2014</v>
       </c>
       <c r="J9" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L9" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="N9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="P9" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10">
+        <v>2013</v>
+      </c>
+      <c r="I10">
+        <v>2014</v>
+      </c>
+      <c r="J10" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O10" t="s">
         <v>79</v>
       </c>
-      <c r="B10" t="s">
+      <c r="P10" t="s">
         <v>80</v>
-      </c>
-[...40 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11">
+        <v>2013</v>
+      </c>
+      <c r="I11">
+        <v>2014</v>
+      </c>
+      <c r="J11" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" t="s">
+        <v>25</v>
+      </c>
+      <c r="O11" t="s">
         <v>85</v>
       </c>
-      <c r="B11" t="s">
+      <c r="P11" t="s">
         <v>86</v>
-      </c>
-[...38 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="D12" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="H12">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="I12">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L12" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="M12" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="P12" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>96</v>
+      </c>
+      <c r="F13" t="s">
+        <v>97</v>
+      </c>
+      <c r="G13" t="s">
+        <v>98</v>
+      </c>
+      <c r="H13">
+        <v>2017</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>100</v>
+      </c>
+      <c r="M13" t="s">
+        <v>101</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" t="s">
         <v>102</v>
       </c>
-      <c r="B13" t="s">
+      <c r="P13" t="s">
         <v>103</v>
-      </c>
-[...40 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" t="s">
+        <v>52</v>
+      </c>
+      <c r="H14">
+        <v>2007</v>
+      </c>
+      <c r="I14">
+        <v>2011</v>
+      </c>
+      <c r="J14" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" t="s">
         <v>107</v>
       </c>
-      <c r="B14" t="s">
+      <c r="M14" t="s">
         <v>108</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="N14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" t="s">
         <v>109</v>
       </c>
-      <c r="E14" t="s">
-[...12 lines deleted...]
-      <c r="J14" t="s">
+      <c r="P14" t="s">
         <v>110</v>
-      </c>
-[...14 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15">
+        <v>2012</v>
+      </c>
+      <c r="I15">
+        <v>2013</v>
+      </c>
+      <c r="J15" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>113</v>
+      </c>
+      <c r="M15" t="s">
+        <v>108</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" t="s">
+        <v>114</v>
+      </c>
+      <c r="P15" t="s">
         <v>115</v>
-      </c>
-[...43 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B16" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E16" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="H16">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>121</v>
       </c>
       <c r="O16" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="P16"/>
+        <v>122</v>
+      </c>
+      <c r="P16" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" t="s">
+        <v>125</v>
+      </c>
+      <c r="C17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D17" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17">
+        <v>2011</v>
+      </c>
+      <c r="I17">
+        <v>2011</v>
+      </c>
+      <c r="J17" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>126</v>
+      </c>
+      <c r="M17" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" t="s">
+        <v>25</v>
+      </c>
+      <c r="O17" t="s">
+        <v>127</v>
+      </c>
+      <c r="P17" t="s">
         <v>128</v>
-      </c>
-[...41 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B18" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>132</v>
       </c>
       <c r="E18" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="F18" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="H18">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
+        <v>133</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+      <c r="L18" t="s">
+        <v>134</v>
+      </c>
+      <c r="M18" t="s">
         <v>135</v>
       </c>
-      <c r="K18" t="s">
-[...2 lines deleted...]
-      <c r="L18" t="s">
+      <c r="N18" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" t="s">
         <v>136</v>
       </c>
-      <c r="M18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B19" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C19" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="D19" t="s">
-        <v>141</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="G19" t="s">
-        <v>142</v>
+        <v>98</v>
       </c>
       <c r="H19">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L19" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="M19" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="N19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O19" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="P19" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B20" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C20" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="F20" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="H20">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="L20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M20" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O20" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="P20" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>148</v>
+      </c>
+      <c r="B21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C21" t="s">
+        <v>131</v>
+      </c>
+      <c r="D21" t="s">
+        <v>150</v>
+      </c>
+      <c r="E21" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" t="s">
         <v>151</v>
       </c>
-      <c r="B21" t="s">
+      <c r="H21">
+        <v>2021</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>133</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
         <v>152</v>
       </c>
-      <c r="C21" t="s">
-[...20 lines deleted...]
-      <c r="J21" t="s">
+      <c r="M21" t="s">
         <v>135</v>
       </c>
-      <c r="K21" t="s">
-[...2 lines deleted...]
-      <c r="L21" t="s">
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+      <c r="O21" t="s">
         <v>153</v>
       </c>
-      <c r="M21" t="s">
-[...5 lines deleted...]
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22" t="s">
         <v>156</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>131</v>
+      </c>
+      <c r="D22" t="s">
+        <v>150</v>
+      </c>
+      <c r="E22" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" t="s">
         <v>157</v>
       </c>
-      <c r="C22" t="s">
+      <c r="G22" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22">
+        <v>2021</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>133</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+      <c r="L22" t="s">
+        <v>152</v>
+      </c>
+      <c r="M22" t="s">
+        <v>135</v>
+      </c>
+      <c r="N22" t="s">
+        <v>25</v>
+      </c>
+      <c r="O22" t="s">
         <v>158</v>
       </c>
-      <c r="D22" t="s">
+      <c r="P22" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B23" t="s">
+        <v>161</v>
+      </c>
+      <c r="C23" t="s">
+        <v>131</v>
+      </c>
+      <c r="D23" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" t="s">
+        <v>52</v>
+      </c>
+      <c r="H23">
+        <v>2012</v>
+      </c>
+      <c r="I23">
+        <v>2015</v>
+      </c>
+      <c r="J23" t="s">
+        <v>144</v>
+      </c>
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>162</v>
+      </c>
+      <c r="M23" t="s">
+        <v>135</v>
+      </c>
+      <c r="N23" t="s">
+        <v>25</v>
+      </c>
+      <c r="O23" t="s">
+        <v>163</v>
+      </c>
+      <c r="P23" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" t="s">
+        <v>166</v>
+      </c>
+      <c r="C24" t="s">
+        <v>167</v>
+      </c>
+      <c r="D24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" t="s">
         <v>19</v>
       </c>
-      <c r="E22" t="s">
-[...8 lines deleted...]
-      <c r="H22">
+      <c r="F24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24">
         <v>2016</v>
       </c>
-      <c r="I22">
+      <c r="I24">
         <v>2019</v>
       </c>
-      <c r="J22" t="s">
-[...16 lines deleted...]
-        <v>162</v>
+      <c r="J24" t="s">
+        <v>168</v>
+      </c>
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>169</v>
+      </c>
+      <c r="N24" t="s">
+        <v>25</v>
+      </c>
+      <c r="O24" t="s">
+        <v>170</v>
+      </c>
+      <c r="P24" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">