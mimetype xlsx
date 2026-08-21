--- v1 (2026-01-21)
+++ v2 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,122 +186,227 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>UAE.S 5010 3: 2020 – Labeling – Energy Efficiency Label for Electrical Appliances Part 3: Household Refrigerating Appliances.</t>
   </si>
   <si>
     <t>This regulation covers brand new household refrigerators, freezers and refrigerator-freezers with a capacity of less than 1,500 liters imported to or manufactured in the UAE. This regulation applies to electric mains-operated household refrigerating appliances, stand-alone or built-in configuration.</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>UAE.S IEC 62552:2013</t>
   </si>
   <si>
     <t>Emirates Authority For Standardization &amp; Metrology</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/uaes-5010-3-2020-labeling-energy-efficiency-label-electrical-appliances-part-3-household</t>
   </si>
   <si>
     <t>https://members.wto.org/crnattachments/2020/TBT/ARE/20_4362_00_e.pdf</t>
   </si>
   <si>
     <t>UAE.S 5010-1: 2019 – Labeling – Energy efficiency label for electrical appliances Part 1: household air conditioners.</t>
   </si>
   <si>
     <t>This standard deals with the energy efficiency labels requirements for residential single package and split-system non-ducted air conditioners.</t>
   </si>
   <si>
     <t>UAE.S ISO 5151:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/uaes-5010-1-2019-labeling-energy-efficiency-label-electrical-appliances-part-1-household</t>
   </si>
   <si>
     <t>https://members.wto.org/crnattachments/2019/TBT/ARE/19_1431_00_e.pdf</t>
   </si>
   <si>
     <t>UAE.S 5010-4: 2014 – Labeling – Energy Efficiency Label for Electrical Appliances Part 4: Storage Water Heaters.</t>
   </si>
   <si>
     <t>This regulation establishes requirements for electrical safety and energy efficiency labeling of electric water heater types listed in Annex A. This regulation does not apply to instantaneous water heaters and water heaters that use gas, solid or liquid fuels, solar water heaters and water heaters designed for making hot drinks only.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/uaes-5010-4-2014-labeling-energy-efficiency-label-electrical-appliances-part-4-storage</t>
   </si>
   <si>
     <t>https://etrans.esma.gov.ae/english/purchase-standards/pages/standards-listing.aspx?categorytype=1&amp;categoryid=2361a709-8375-e511-9402-005056b81473&amp;legalstatus=2</t>
   </si>
   <si>
     <t>UAE.S 5010-8:2018 – Labeling – Energy Efficiency Label for Electrical Appliances – Part 8: Television Sets</t>
   </si>
   <si>
     <t>This regulation covers televisions or television sets. It is developed to ensure that television sets are registered and monitored for their continuous compliance to the set specifications.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/uaes-5010-82018-labeling-energy-efficiency-label-electrical-appliances-part-8-television</t>
   </si>
   <si>
     <t>https://www.tuvsud.com/en/e-ssentials-newsletter/consumer-products-and-retail-essentials/e-ssentials-11-2019/uae-mandatory-standard-for-tv-energy-efficiency-labelling-in-force</t>
   </si>
@@ -629,51 +734,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P11"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="396.332" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="207.521" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -957,290 +1062,622 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="I8">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
         <v>2014</v>
       </c>
       <c r="I10">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>73</v>
+      </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>78</v>
+      </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12">
+        <v>2018</v>
+      </c>
+      <c r="I12">
+        <v>2023</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+      <c r="O12" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
         <v>86</v>
       </c>
-      <c r="P11" t="s">
+      <c r="B13"/>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
         <v>87</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2017</v>
+      </c>
+      <c r="I13">
+        <v>2023</v>
+      </c>
+      <c r="J13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O13" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>92</v>
+      </c>
+      <c r="E14" t="s">
+        <v>93</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2021</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>102</v>
+      </c>
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15">
+        <v>2013</v>
+      </c>
+      <c r="I15">
+        <v>2020</v>
+      </c>
+      <c r="J15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K15" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
+        <v>106</v>
+      </c>
+      <c r="P15" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>102</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16">
+        <v>2011</v>
+      </c>
+      <c r="I16">
+        <v>2019</v>
+      </c>
+      <c r="J16" t="s">
+        <v>103</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O16" t="s">
+        <v>111</v>
+      </c>
+      <c r="P16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>102</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2014</v>
+      </c>
+      <c r="I17">
+        <v>2015</v>
+      </c>
+      <c r="J17" t="s">
+        <v>115</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" t="s">
+        <v>116</v>
+      </c>
+      <c r="P17" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" t="s">
+        <v>119</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>102</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2016</v>
+      </c>
+      <c r="I18">
+        <v>2019</v>
+      </c>
+      <c r="J18" t="s">
+        <v>115</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+      <c r="O18" t="s">
+        <v>121</v>
+      </c>
+      <c r="P18" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">