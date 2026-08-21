--- v0 (2025-11-26)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -104,273 +104,195 @@
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>ICS 97.040.30</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3794-2024-energy-efficiency-household-and-similar-electrical-appliances-measurement-and</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/4358</t>
   </si>
   <si>
-    <t>3794/2018 Energy efficiency of household and similar electrical appliances - measurement and calculation methods for energy consumption of refrigerrators, refrigerator-freezers and freezers</t>
-[...5 lines deleted...]
-    <t>Refrigerators-Freezers, Freezers-only</t>
+    <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
+  </si>
+  <si>
+    <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
+  </si>
+  <si>
+    <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
-  </si>
-[...22 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
     <t>3795-2/2017 Energy Efficiency Label Requirements For Air Conditioners Part 2: Variable Capacity Room Air Conditioner (Window-Split) with Variable Speed Compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
-[...5 lines deleted...]
-    <t>Storage Water Heaters</t>
+    <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
+  </si>
+  <si>
+    <t>This standard specifies the energy efficiency of distribution transformers.</t>
+  </si>
+  <si>
+    <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
-  </si>
-[...13 lines deleted...]
-    <t>Power Transformers</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
-    <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
-[...46 lines deleted...]
-  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>ICS 23.080</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
@@ -380,70 +302,50 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Energy labelling and MEPS for Swimming Pool Pumps</t>
   </si>
   <si>
     <t>This Standard specifies the energy information disclosure, energy labelling and MEPS requirements for swimming pool pump-units. The rating scale for pump units is from 1 to 10. Every star on the label represents a 25% improvement in efficiency, so a 7 star pump will be up to 25% more energy efficient than a 6 star pump, and an 8 star pump will be up to 43% more efficient than a 6 star pump. Many pump-units also report noise levels on the label.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Pool Pumps</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>AS 5102.1-2009, AS 5102.2-2009</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
@@ -615,50 +517,53 @@
   <si>
     <t>Greenhouse and Energy Minimum Standards (Double-capped Fluorescent Lamps) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers double-capped fluorescent lamps in the product classes set out in subsection (2) that are:</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>AS/NZS 4782.1:2004AS/NZS 4782.2:2004AS/NZS 4782.3:2006AS/NZS 61231: 2001</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-double-capped-fluorescent-lamps-determination-2017</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2017L00652</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Electric Water Heaters) Determination 2012</t>
   </si>
   <si>
     <t>Electric storage water heaters of the unvented type (displacement) without an attached feed tank. Heat exchanger models and low pressure (vented) models are not included at the present time.The following products are exempt from MEPS: Water heaters that use electric resistive heating to provide less than 50% of the energy supplied in a typical year (eg heat pump and solar water heaters) when simulated to AS 4234 under Climate Zone 3 with an energy delivery of 22.5 MJ/day for an electric boosting element and energisation profile specified by the manufacturer.</t>
   </si>
   <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
     <t>AS/NZS 4692.1:2005, AS 1056.1-1991/Amdt 5-2005 AS/NZS 1361-1995 AS/NZS 4234:2008 AS/NZS 4692.2:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-electric-water-heaters-determination-2012</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2012L02125</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (External Power Supplies) Determination 2014</t>
   </si>
   <si>
     <t>Products covered include external power supply units with a nominal 230 V a.c. supply input and a single output at extra low voltage (ELV), either a.c. or d.c. and a maximum output of 250 W or 250 VA (see the standard for further details on products covered).</t>
   </si>
   <si>
     <t>External Power Supply</t>
   </si>
   <si>
     <t>AS/NZS 4665.1:2005 AS/NZS 4665.2:2005 AS/NZS 4665</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-external-power-supplies-determination-2014</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2014L01580</t>
@@ -678,81 +583,87 @@
   <si>
     <t>AS 4552:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-gas-water-heaters-determination-2017</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2017L01608</t>
   </si>
   <si>
     <t>Specifies minimum energy performance standards (MEPS) requirements for gas water heaters intended for use with natural gas, liquefied petroleum gas (LPG) and simulated natural gas (SNG); external storage heaters with a nominal gas consumption of less than 50 MJ/h and storage capacity of over 30 litres internal and external instant gas water heaters with a nominal gas consumption of less than 250 MJ/h and a heat output of less than 13.1 kW (equivalent to a delivery rate of 7.5 L/min raised through 25C)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-gas-water-heaters-determination-2017-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2017L01608</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Household Refrigerating Appliances) Determination 2019</t>
   </si>
   <si>
     <t>Refrigerators, freezers and refrigerator-freezers which intended for household or similar use and which: operate using the vapour compression cycle; and use mains electricity (230/240 Volts at 50 Hz) as the primary power source.</t>
   </si>
   <si>
+    <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
     <t>AS/NZS 4474:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-household-refrigerating-appliances-determination</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2019L01066</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Incandescent Lamps for General Lighting Services) Determination 2016</t>
   </si>
   <si>
     <t>This Determination covers incandescent lamps used in general lighting services in the product classes set out in the following table: GLS tungsten filament lamps; extra low voltage halogen non-reflector lamps; candle tungsten filament lamps; fancy round tungsten filament lamps; decorative tungsten filament lamps; mains voltage halogen non-reflector lamps; and extra low voltage halogen reflector lamps.</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps</t>
   </si>
   <si>
     <t>AS/NZS 4934.1(Int):2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-incandescent-lamps-general-lighting-services</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2016L00659</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (LED Lamps) Determination 2025</t>
   </si>
   <si>
     <t>This policy mandates Minimum Energy Performance Standards (MEPS) and labeling requirements for LED lamps, and sets conditions for incandescent and halogen lamp equivalence claims.</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>Entered into force</t>
   </si>
   <si>
     <t>AS/NZS 5341</t>
   </si>
   <si>
     <t>Department of Climate Change, Energy, the Environment and Water</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-led-lamps-determination-2025</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/F2025L00263/asmade/text</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Liquid-chilling Packages Using the Vapour Compression Cycle) Determination 2012</t>
   </si>
   <si>
     <t>Air-cooled and water-cooled liquid-chilling packages with a cooling capacity of 350 kW or above.</t>
   </si>
   <si>
     <t>Chillers - Cooler Towers</t>
   </si>
@@ -816,50 +727,53 @@
     <t>https://www.legislation.gov.au/Series/F2015L01828</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Self-ballasted Compact Fluorescent Lamps for General Lighting Services) Determination 2017</t>
   </si>
   <si>
     <t>This Determination covers self-ballasted compact fluorescent lamps of any voltage or wattage and with any type of lamp cap, whether supplied as an individual lamp or as part of a luminaire, that are ordinarily supplied and used for general lighting services.</t>
   </si>
   <si>
     <t>Indoor Luminaires, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>AS/NZS 4847.1:2010AS/NZS 4847.2:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-self-ballasted-compact-fluorescent-lamps-general</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Details/F2012L02133</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Television) Determination 2013 (No. 2)</t>
   </si>
   <si>
     <t>Any display device that is designed for the primary purpose of showing television pictures and is supplied with a television tuner must meet the requirements set out in the relevant standards. This includes multifunction televisions and display devices supplied in modular form with an external television tuner.. All televisions excluding the following:</t>
+  </si>
+  <si>
+    <t>Televisions</t>
   </si>
   <si>
     <t>AS/NZS 62087.1:2010AS/NZS62087.2.2</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-television-determination-2013-no-2</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2013L01500</t>
   </si>
   <si>
     <t>Greenhouse and Energy Minimum Standards (Three Phase Cage Induction Motors) Determination 2019</t>
   </si>
   <si>
     <t>This Standard applies to three-phase cage induction motors with ratings from 0.73 kW and up to but not including 185 kW. The scope covers motors of rated voltages up to 1100 V a.c. with rated voltages up to 1100 V, alternating current (AC). NOTE: This range includes motors with ratings of 1 hp and 1 CV/PS (French/German or metric horsepower). MEPS does not apply to submersible motors, integral motor-gear systems, variable or multi-speed speed motors or those rated only for short duty cycles (IEC60034-2 duty rating S2).</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>AS 1359.102.1:1997 (Method B), AS 1359.102.3:2003 (Method A)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-three-phase-cage-induction-motors-determination</t>
   </si>
@@ -1235,65 +1149,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P43"/>
+  <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1419.082" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="70.697" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1378,2045 +1292,1759 @@
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H3">
         <v>2003</v>
       </c>
       <c r="I3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="J3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>42</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>48</v>
       </c>
       <c r="P5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
         <v>2003</v>
       </c>
       <c r="I6">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
       <c r="M6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2023</v>
+        <v>2006</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>60</v>
       </c>
       <c r="P7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>62</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="H8">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="O8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H9">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>75</v>
+      </c>
       <c r="M9" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="H10">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M10" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="N10" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M11" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>98</v>
+      </c>
       <c r="M12" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="P12" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="P13" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" t="s">
+        <v>94</v>
+      </c>
+      <c r="D14" t="s">
+        <v>104</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>96</v>
+      </c>
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14">
+        <v>2010</v>
+      </c>
+      <c r="I14">
+        <v>2019</v>
+      </c>
+      <c r="J14" t="s">
         <v>97</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>110</v>
+      </c>
+      <c r="M14" t="s">
         <v>99</v>
       </c>
-      <c r="E14" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="P14" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B15" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D15" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G15" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H15">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>2002</v>
+      </c>
+      <c r="I15">
+        <v>2012</v>
+      </c>
       <c r="J15" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="M15" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B16" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D16" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="H16">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="M16" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>1989</v>
+      </c>
+      <c r="I17">
+        <v>2015</v>
+      </c>
       <c r="J17" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C18" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D18" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>1999</v>
+      </c>
+      <c r="I18">
+        <v>2014</v>
+      </c>
       <c r="J18" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="M18" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="P18" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C19" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G19" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>2013</v>
+      </c>
+      <c r="I19">
+        <v>2014</v>
+      </c>
       <c r="J19" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>139</v>
+      </c>
       <c r="M19" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C20" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I20">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="J20" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M20" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="P20" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B21" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C21" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="I21">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J21" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M21" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="P21" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B22" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C22" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H22">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2004</v>
+      </c>
+      <c r="I22">
+        <v>2017</v>
+      </c>
       <c r="J22" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M22" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="P22" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B23" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C23" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D23" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>1989</v>
       </c>
       <c r="I23">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J23" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="M23" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="P23" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D24" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="I24">
         <v>2014</v>
       </c>
       <c r="J24" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="M24" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="P24" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="B25" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C25" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2013</v>
+        <v>1989</v>
       </c>
       <c r="I25">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="J25" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
       <c r="L25" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="M25" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="P25" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B26" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C26" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="I26">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J26" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
       <c r="L26" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="M26" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="P26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>41</v>
+        <v>96</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="H27">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M27" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="P27" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B28" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="I28">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="J28" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M28" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>196</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="H29"/>
       <c r="I29">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="J29" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="M29" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="P29" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B30" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D30" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="I30">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="J30" t="s">
-        <v>137</v>
+        <v>97</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="M30" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="P30" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B31" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D31" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="I31">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="J31" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="K31" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="M31" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="P31" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="B32" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>216</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>1989</v>
       </c>
       <c r="I32">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J32" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K32" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="L32" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="M32" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="P32" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B33" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C33" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2009</v>
+      </c>
+      <c r="I33">
+        <v>2017</v>
+      </c>
       <c r="J33" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="M33" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="P33" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B34" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2009</v>
       </c>
       <c r="I34">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J34" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="M34" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="P34" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B35" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>234</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="H35"/>
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2001</v>
+      </c>
       <c r="I35">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="J35" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="M35" t="s">
-        <v>228</v>
+        <v>99</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="O35" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="P35" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B36" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>233</v>
+        <v>64</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="I36">
         <v>2012</v>
       </c>
       <c r="J36" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="M36" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="N36" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="O36" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="P36" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B37" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C37" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="E37" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="I37">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="J37" t="s">
-        <v>137</v>
+        <v>246</v>
       </c>
       <c r="K37" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="L37" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="M37" t="s">
-        <v>131</v>
+        <v>249</v>
       </c>
       <c r="N37" t="s">
-        <v>27</v>
+        <v>250</v>
       </c>
       <c r="O37" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="P37" t="s">
-        <v>242</v>
-[...86 lines deleted...]
-      <c r="L39" t="s">
         <v>252</v>
-      </c>
-[...210 lines deleted...]
-        <v>280</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">