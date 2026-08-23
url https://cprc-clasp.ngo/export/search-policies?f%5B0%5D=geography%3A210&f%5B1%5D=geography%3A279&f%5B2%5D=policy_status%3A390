--- v0 (2026-01-20)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -110,71 +110,122 @@
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>BDS 101:1991 Electric boiling plates for domestic use</t>
   </si>
   <si>
     <t>Requirements for electric boiling plates, open type and enclose type intended for operation on AC and DC circuits having voltage rating not exceeding 250 volts.</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
   </si>
   <si>
     <t>December 2020</t>
   </si>
   <si>
     <t>Bangladesh Standards and Testing Institute</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/bds-1011991-electric-boiling-plates-domestic-use</t>
   </si>
   <si>
     <t>https://bsti.portal.gov.bd/sites/default/files/files/bsti.portal.gov.bd/page/c82bd863_c051_46ce_af11_eb5bec479d5b/BSTI%20Standards%20Catalogue-2018%20(1).pdf</t>
   </si>
   <si>
     <t>BDS 1761:2006 Specification for energy efficiency rating for self-ballasted lamps</t>
   </si>
   <si>
     <t>Specifices requirements for energy efficiency labeling of self ballasted lamps operating on mains supply of 230 V, a.c 50 Hz nominal, and method of measurement of electrical consumption and luminous flux for determination of efficiency if the lamps for the purpose of energy efficiency labeling</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>BDS 1761:2006 EBDS-1734: 2003 or its revision; BDS-1735: 2003 or its revision; BDS-1761: 2006 or its revision</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bds-17612006-specification-energy-efficiency-rating-self-ballasted-lamps</t>
@@ -224,53 +275,50 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/bds-18492012</t>
   </si>
   <si>
     <t>BDS 1853:2012 Performance of close control air conditioners — minimum energy performance standard (MEPS) requirements</t>
   </si>
   <si>
     <t>This Standard specifies the minimum energy performance standard (MEPS) requirements for close control air conditioners that fall in the scope of ASINZS 4965.1.This Standard does not specify electrical safety requirements.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>BDS ISO 5151:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bds-18532012-performance-close-control-air-conditioners-minimum-energy-performance</t>
   </si>
   <si>
     <t>BDS 252:1990 Portable electric immersion water heaters for domestic use (First Revision)</t>
   </si>
   <si>
     <t>Requirements for portable immersion heaters having voltages not exceeding 250 volts. It also covers the rated voltage, rated wattage and tests.</t>
   </si>
   <si>
-    <t>Instantaneous Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/bds-2521990-portable-electric-immersion-water-heaters-domestic-use-first-revision</t>
   </si>
   <si>
     <t>BDS 253:1990 Electric kettles for domestic use (First Revision)</t>
   </si>
   <si>
     <t>Minimum requirements for electric kettles with metalic bodies meant for domestic use and having voltages not exceeding 250 volts.</t>
   </si>
   <si>
     <t>Electric Kettles</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bds-2531990-electric-kettles-domestic-use-first-revision</t>
   </si>
   <si>
     <t>BDS 290:1990 Portable electric radiator for domestic use</t>
   </si>
   <si>
     <t>This policy establishes requirements for portable radiators with voltage less than 250 volts.</t>
   </si>
   <si>
     <t>Portable Heaters</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/bds-2901990-portable-electric-radiator-domestic-use</t>
@@ -306,70 +354,64 @@
     <t>Egyptian Organization for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
-  </si>
-[...1 lines deleted...]
-    <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -679,73 +721,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="347.915" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="186.24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -807,658 +849,796 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H3">
-        <v>1991</v>
+        <v>2023</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3"/>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
       <c r="M3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
         <v>35</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
         <v>32</v>
       </c>
-      <c r="D4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B5"/>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
         <v>35</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2006</v>
+        <v>1991</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L6"/>
+      <c r="M6" t="s">
         <v>53</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
         <v>35</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P7" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M8" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" t="s">
         <v>35</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P8" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>70</v>
+      </c>
       <c r="M9" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" t="s">
         <v>35</v>
       </c>
-      <c r="N9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>1990</v>
+        <v>2012</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>76</v>
+      </c>
       <c r="M10" t="s">
+        <v>53</v>
+      </c>
+      <c r="N10" t="s">
         <v>35</v>
       </c>
-      <c r="N10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P10" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>1990</v>
+        <v>2012</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>81</v>
+      </c>
       <c r="M11" t="s">
+        <v>53</v>
+      </c>
+      <c r="N11" t="s">
         <v>35</v>
       </c>
-      <c r="N11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P11" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2012</v>
+        <v>1990</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
+        <v>53</v>
+      </c>
+      <c r="N12" t="s">
         <v>35</v>
       </c>
-      <c r="N12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P12" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>85</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2021</v>
+        <v>1990</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>87</v>
+        <v>53</v>
       </c>
       <c r="N13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>90</v>
       </c>
       <c r="B14" t="s">
         <v>91</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>92</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2014</v>
+        <v>1990</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
+      <c r="L14"/>
+      <c r="M14" t="s">
+        <v>53</v>
+      </c>
+      <c r="N14" t="s">
+        <v>35</v>
+      </c>
+      <c r="O14" t="s">
         <v>93</v>
       </c>
-      <c r="M14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>53</v>
+      </c>
+      <c r="N15" t="s">
+        <v>35</v>
+      </c>
+      <c r="O15" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
         <v>100</v>
       </c>
-      <c r="M15" t="s">
+      <c r="E16" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" t="s">
         <v>101</v>
       </c>
-      <c r="N15" t="s">
-[...2 lines deleted...]
-      <c r="O15" t="s">
+      <c r="H16">
+        <v>2021</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
         <v>102</v>
       </c>
-      <c r="P15" t="s">
+      <c r="M16" t="s">
         <v>103</v>
+      </c>
+      <c r="N16" t="s">
+        <v>35</v>
+      </c>
+      <c r="O16" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17">
+        <v>2014</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" t="s">
+        <v>110</v>
+      </c>
+      <c r="N17" t="s">
+        <v>35</v>
+      </c>
+      <c r="O17" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" t="s">
+        <v>113</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>114</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18">
+        <v>2017</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K18" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" t="s">
+        <v>41</v>
+      </c>
+      <c r="N18" t="s">
+        <v>35</v>
+      </c>
+      <c r="O18" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">