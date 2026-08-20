--- v0 (2026-01-23)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,83 +186,188 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Energy Efficiency Labeling Scheme for Electric Storage Water Heaters</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for electric storage water heaters. It applies to domestic electrical water heaters and storage in a thermally well-insulated container that has a device to control the water temperature, uses mains electricity as the only power source, and has a rated water storage capacity exceeding 50 L but not exceeding 300 L.</t>
   </si>
   <si>
     <t>Hong Kong SAR of China</t>
   </si>
   <si>
     <t>Water Heating</t>
-  </si>
-[...1 lines deleted...]
-    <t>Voluntary</t>
   </si>
   <si>
     <t>IEC 60379</t>
   </si>
   <si>
     <t>Electrical &amp; Mechanical Services Department of Hong Kong</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-labeling-scheme-electric-storage-water-heaters</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Storage%20Water%20Heaters%202021_Jan_eng_v1.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Labeling Scheme for Refrigerating Appliances</t>
   </si>
   <si>
     <t>This policy specifies voluntary labeling requirements for refrigerating appliances. It applies to products with a rated total storage volume exceeding 500 liters.</t>
   </si>
   <si>
     <t>Refrigeration, Refrigerators-Freezers</t>
   </si>
   <si>
     <t>IEC 62552</t>
   </si>
@@ -294,53 +399,50 @@
   <si>
     <t>Energy Efficiency Labeling Scheme for Televisions</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for televisions. It applies to televisions used for the reception and display of television broadcasts that use mains electricity as the only power source, have a rated visible diagonal screen size exceeding 50 cm, and have a built-in television tuner. It does not apply to products that display broadcasts by means of front or rear projection.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>IEC 62087
 ,   
                     IEC 62301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-labeling-scheme-televisions</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Televisions%202021%20Jan_eng_v0.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Labeling Scheme for Washing Machines</t>
   </si>
   <si>
     <t>This policy contains voluntary labeling requirements for washing machines. It applies to washing machines used for cleaning and rinsing textiles that use water (with and without a means of extracting excess water from the textiles), use mains electricity as the primary power source, and have a rated washing capacity between 7–10 kg. It does not cover washing machines that use other energy sources or have no spin extraction capability.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>IEC 60456
 ,   
                     JIS C 9606</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-labeling-scheme-washing-machines</t>
   </si>
   <si>
     <t>https://www.emsd.gov.hk/filemanager/en/content_358/VEELS_Washing%20Machines%202021%20Jan_eng_v1.pdf</t>
   </si>
   <si>
     <t>Mandatory Energy Efficiency Labelling Scheme (MEELS)</t>
   </si>
   <si>
     <t>MEELS now covers eight types of prescribed products, including:,Room air conditioners (with rated cooling capacity not exceeding 7.5 kilowatts), refrigerating appliances (with rated total storage volume not exceeding 500 litres), compact fluorescent lamps (with rated wattage up to 60 watts), washing machines (with rated washing capacity not exceeding 10 kg), dehumidifiers (with rated dehumidifying capacity not exceeding 35 litres per day), televisions (with rated visible diagonal screen size exceeding 50 cm but not exceeding 250 cm), induction cookers (with rated power not less than 700 watts but not exceeding 3 500 watts for each heating unit, and with total rated power not exceeding 7 000 watts), and storage type electric water heaters (with rated water storage capacity not exceeding 50 litres). All these eight prescribed products for supply in Hong Kong are required to be listed models with reference numbers and bear energy labels.</t>
   </si>
   <si>
     <t>Televisions, Dehumidifiers, Induction Cookstoves or Hobs, Clothes Dryers, Washing Machines, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Storage Water Heaters, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
@@ -955,51 +1057,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P29"/>
+  <dimension ref="A1:P36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1119.441" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="233.514" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1283,1190 +1385,1522 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="I8">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="J8" t="s">
         <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>1995</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>1996</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>1997</v>
+        <v>2018</v>
       </c>
       <c r="I12">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="J12" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="I13">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="M13" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="N13" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2004</v>
+        <v>2021</v>
       </c>
       <c r="I14">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="P14" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="I15">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J15" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="M15" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="P15" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="B16" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F16" t="s">
         <v>52</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2013</v>
+        <v>1995</v>
       </c>
       <c r="I16">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J16" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
       <c r="K16" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="I17">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J17" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="M17" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="P17" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="B18" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D18" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="E18" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="I18">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="J18" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="M18" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="P18" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>140</v>
+        <v>57</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="I19">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J19" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="M19" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="P19" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="B20" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D20" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="E20" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="I20">
         <v>2020</v>
       </c>
       <c r="J20" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="K20" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="M20" t="s">
-        <v>68</v>
+        <v>134</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>135</v>
       </c>
       <c r="O20" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="P20" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="B21" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="I21">
         <v>2020</v>
       </c>
       <c r="J21" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>141</v>
+      </c>
       <c r="M21" t="s">
-        <v>68</v>
+        <v>142</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="P21" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="B22" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="E22" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I22">
         <v>2020</v>
       </c>
       <c r="J22" t="s">
-        <v>35</v>
+        <v>148</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="M22" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
       <c r="N22" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="P22" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="B23" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="E23" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="I23">
         <v>2020</v>
       </c>
       <c r="J23" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L23"/>
+        <v>156</v>
+      </c>
+      <c r="L23" t="s">
+        <v>157</v>
+      </c>
       <c r="M23" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="P23" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B24" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E24" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2011</v>
+        <v>2001</v>
       </c>
       <c r="I24">
         <v>2020</v>
       </c>
       <c r="J24" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="M24" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="P24" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="I25">
         <v>2020</v>
       </c>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="M25" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="P25" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B26" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D26" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="I26">
         <v>2020</v>
       </c>
       <c r="J26" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="M26" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="P26" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B27" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C27" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D27" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="E27" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>1998</v>
+        <v>2012</v>
       </c>
       <c r="I27">
         <v>2020</v>
       </c>
       <c r="J27" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
       <c r="L27" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="M27" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="P27" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B28" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C28" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="E28" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="I28">
         <v>2020</v>
       </c>
       <c r="J28" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="P28" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29" t="s">
+        <v>189</v>
+      </c>
+      <c r="C29" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" t="s">
         <v>190</v>
       </c>
-      <c r="B29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I29">
         <v>2020</v>
       </c>
       <c r="J29" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>107</v>
+        <v>191</v>
       </c>
       <c r="M29" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>135</v>
       </c>
       <c r="O29" t="s">
         <v>192</v>
       </c>
       <c r="P29" t="s">
         <v>193</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B30" t="s">
+        <v>195</v>
+      </c>
+      <c r="C30" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" t="s">
+        <v>52</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2003</v>
+      </c>
+      <c r="I30">
+        <v>2020</v>
+      </c>
+      <c r="J30" t="s">
+        <v>148</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>142</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>197</v>
+      </c>
+      <c r="P30" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>199</v>
+      </c>
+      <c r="B31" t="s">
+        <v>200</v>
+      </c>
+      <c r="C31" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" t="s">
+        <v>201</v>
+      </c>
+      <c r="E31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31" t="s">
+        <v>52</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2011</v>
+      </c>
+      <c r="I31">
+        <v>2020</v>
+      </c>
+      <c r="J31" t="s">
+        <v>132</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>202</v>
+      </c>
+      <c r="M31" t="s">
+        <v>142</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
+        <v>203</v>
+      </c>
+      <c r="P31" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>205</v>
+      </c>
+      <c r="B32" t="s">
+        <v>206</v>
+      </c>
+      <c r="C32" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" t="s">
+        <v>207</v>
+      </c>
+      <c r="E32" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2014</v>
+      </c>
+      <c r="I32">
+        <v>2020</v>
+      </c>
+      <c r="J32" t="s">
+        <v>132</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>208</v>
+      </c>
+      <c r="M32" t="s">
+        <v>142</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
+        <v>209</v>
+      </c>
+      <c r="P32" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>211</v>
+      </c>
+      <c r="B33" t="s">
+        <v>212</v>
+      </c>
+      <c r="C33" t="s">
+        <v>100</v>
+      </c>
+      <c r="D33" t="s">
+        <v>174</v>
+      </c>
+      <c r="E33" t="s">
+        <v>93</v>
+      </c>
+      <c r="F33" t="s">
+        <v>52</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>2001</v>
+      </c>
+      <c r="I33">
+        <v>2020</v>
+      </c>
+      <c r="J33" t="s">
+        <v>148</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>141</v>
+      </c>
+      <c r="M33" t="s">
+        <v>142</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>213</v>
+      </c>
+      <c r="P33" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" t="s">
+        <v>216</v>
+      </c>
+      <c r="C34" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" t="s">
+        <v>201</v>
+      </c>
+      <c r="E34" t="s">
+        <v>93</v>
+      </c>
+      <c r="F34" t="s">
+        <v>52</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>1998</v>
+      </c>
+      <c r="I34">
+        <v>2020</v>
+      </c>
+      <c r="J34" t="s">
+        <v>132</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" t="s">
+        <v>217</v>
+      </c>
+      <c r="M34" t="s">
+        <v>142</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>218</v>
+      </c>
+      <c r="P34" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>220</v>
+      </c>
+      <c r="B35" t="s">
+        <v>221</v>
+      </c>
+      <c r="C35" t="s">
+        <v>100</v>
+      </c>
+      <c r="D35" t="s">
+        <v>174</v>
+      </c>
+      <c r="E35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F35" t="s">
+        <v>52</v>
+      </c>
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2000</v>
+      </c>
+      <c r="I35">
+        <v>2020</v>
+      </c>
+      <c r="J35" t="s">
+        <v>148</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>141</v>
+      </c>
+      <c r="M35" t="s">
+        <v>142</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
+        <v>222</v>
+      </c>
+      <c r="P35" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>224</v>
+      </c>
+      <c r="B36" t="s">
+        <v>225</v>
+      </c>
+      <c r="C36" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" t="s">
+        <v>174</v>
+      </c>
+      <c r="E36" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" t="s">
+        <v>52</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2002</v>
+      </c>
+      <c r="I36">
+        <v>2020</v>
+      </c>
+      <c r="J36" t="s">
+        <v>148</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>141</v>
+      </c>
+      <c r="M36" t="s">
+        <v>142</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>226</v>
+      </c>
+      <c r="P36" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">