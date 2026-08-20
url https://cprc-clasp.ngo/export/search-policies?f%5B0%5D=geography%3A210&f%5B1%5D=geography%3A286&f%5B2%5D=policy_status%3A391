--- v0 (2026-01-23)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,68 +186,176 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Efficiency Policy for Deep Freezers</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for deep freezers being manufactured, commercially purchased, or sold in India. It applies to deep freezers of the vapour compression type having a storage volume of up to and including 1000 litres.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 7872 (all amendments)</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
@@ -386,90 +494,81 @@
   </si>
   <si>
     <t>June 2024</t>
   </si>
   <si>
     <t>IS 16102 (part 2)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-self-ballasted-led-lamps</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/2_Amendment_IV_14a.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Storage Water Heaters</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for specifies following single phase electric storage water heaters up to 200 litres, for household and similar purposes and intended for heating water below boiling temperature, their rated voltage being not more than 250 V, namely:
 (a) Closed waters heaters:
 (b) Cistern-fed water heaters;
 (c) Cistern-type water heaters;
 (d) Open-outlet water heaters; and
 (e) Vented water heaters</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>IS 2082:1993 and clause 15 of IS 302-2-21:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-storage-water-heaters</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/GeyserNote.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Tubular Fluorescent Lamps (TFL)</t>
   </si>
   <si>
     <t>The policy specifies the tubular fluorescent lamps for general lighting services covering all wattages with nominal dimension starting from 1100 millimeter and upto1500 millimeter covering color temperature of 6500 kelvin for halo-phosphate category, and 2700 kelvin, 4000 kelvin and 6500 kelvin  tri-phosphate lamps categories for display of particulars on label.</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>IS 2418 (part 1 and 2) -1977 with all amendments</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-tubular-fluorescent-lamps-tfl</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/TFLnoti_New.pdf</t>
   </si>
   <si>
     <t>Schedule 12 - Washing Machines</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for all types of washing machines covered under the scope of IEC 60456 and IS 302-2-7 meant for household and similar use, being manufactured, imported and sold in India. The label is voluntary until December 31, 2020, and is expected to become mandatory in 2021.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Voluntary</t>
   </si>
   <si>
     <t>IEC 60456:2010, IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-12-washing-machines</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule12-WM.pdf</t>
   </si>
   <si>
     <t>Schedule 15 - Ballasts</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for ballasts covering electromagnetic ballasts and electronic ballasts for single and double capped tubular fluorescent lamps (TFL).</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>IS 1534 (Part 1):1977, IS 13021 (Part 1 &amp; 2):1991</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-15-ballasts</t>
   </si>
@@ -881,51 +980,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="836.367" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="192.239" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1209,942 +1308,1274 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8">
+        <v>2003</v>
+      </c>
+      <c r="I8">
+        <v>2006</v>
+      </c>
+      <c r="J8" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" t="s">
         <v>66</v>
-      </c>
-[...28 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+      <c r="O9" t="s">
         <v>69</v>
       </c>
-      <c r="N9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="I10">
         <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="I12">
         <v>2023</v>
       </c>
       <c r="J12" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="I13">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="M13" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="I14">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="P14" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="I15">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="J15" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="P15" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B16" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="J16" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="M16" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2009</v>
       </c>
       <c r="I17">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="J17" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="M17" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D18" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I18">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="J18" t="s">
         <v>35</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="M18" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="P18" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B19" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E19" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="I19">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J19" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="M19" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="P19" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B20" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D20" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="E20" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="I20">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="J20" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="M20" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="P20" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B21" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I21">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="J21" t="s">
         <v>35</v>
       </c>
       <c r="K21" t="s">
-        <v>146</v>
+        <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="M21" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="P21" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="B22" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
         <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="I22">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="M22" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="P22" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B23" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E23" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="I23">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J23" t="s">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="M23" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="P23" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B24" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>163</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
+        <v>2009</v>
+      </c>
+      <c r="I24">
+        <v>2022</v>
+      </c>
+      <c r="J24" t="s">
+        <v>103</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" t="s">
+        <v>156</v>
+      </c>
+      <c r="M24" t="s">
+        <v>105</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
+        <v>157</v>
+      </c>
+      <c r="P24" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>159</v>
+      </c>
+      <c r="B25" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" t="s">
+        <v>161</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>102</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2009</v>
+      </c>
+      <c r="I25">
+        <v>2018</v>
+      </c>
+      <c r="J25" t="s">
+        <v>35</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
+        <v>162</v>
+      </c>
+      <c r="M25" t="s">
+        <v>105</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>163</v>
+      </c>
+      <c r="P25" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26" t="s">
+        <v>166</v>
+      </c>
+      <c r="C26" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" t="s">
+        <v>57</v>
+      </c>
+      <c r="E26" t="s">
+        <v>93</v>
+      </c>
+      <c r="F26" t="s">
+        <v>102</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
         <v>2011</v>
       </c>
-      <c r="I24">
+      <c r="I26">
+        <v>2019</v>
+      </c>
+      <c r="J26" t="s">
+        <v>35</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" t="s">
+        <v>167</v>
+      </c>
+      <c r="M26" t="s">
+        <v>105</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
+        <v>168</v>
+      </c>
+      <c r="P26" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27" t="s">
+        <v>171</v>
+      </c>
+      <c r="C27" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" t="s">
+        <v>172</v>
+      </c>
+      <c r="E27" t="s">
+        <v>93</v>
+      </c>
+      <c r="F27" t="s">
+        <v>102</v>
+      </c>
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27">
+        <v>2013</v>
+      </c>
+      <c r="I27">
+        <v>2016</v>
+      </c>
+      <c r="J27" t="s">
+        <v>35</v>
+      </c>
+      <c r="K27" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" t="s">
+        <v>173</v>
+      </c>
+      <c r="M27" t="s">
+        <v>105</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" t="s">
+        <v>174</v>
+      </c>
+      <c r="P27" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>176</v>
+      </c>
+      <c r="B28" t="s">
+        <v>177</v>
+      </c>
+      <c r="C28" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" t="s">
+        <v>178</v>
+      </c>
+      <c r="E28" t="s">
+        <v>93</v>
+      </c>
+      <c r="F28" t="s">
+        <v>102</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>2014</v>
+      </c>
+      <c r="I28">
+        <v>2016</v>
+      </c>
+      <c r="J28" t="s">
+        <v>35</v>
+      </c>
+      <c r="K28" t="s">
+        <v>179</v>
+      </c>
+      <c r="L28" t="s">
+        <v>180</v>
+      </c>
+      <c r="M28" t="s">
+        <v>105</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" t="s">
+        <v>181</v>
+      </c>
+      <c r="P28" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29" t="s">
+        <v>184</v>
+      </c>
+      <c r="C29" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" t="s">
+        <v>47</v>
+      </c>
+      <c r="E29" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" t="s">
+        <v>102</v>
+      </c>
+      <c r="G29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2020</v>
+      </c>
+      <c r="I29">
+        <v>2023</v>
+      </c>
+      <c r="J29" t="s">
+        <v>103</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>185</v>
+      </c>
+      <c r="M29" t="s">
+        <v>105</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
+        <v>186</v>
+      </c>
+      <c r="P29" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30" t="s">
+        <v>189</v>
+      </c>
+      <c r="C30" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" t="s">
+        <v>190</v>
+      </c>
+      <c r="E30" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" t="s">
+        <v>102</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>2008</v>
+      </c>
+      <c r="I30">
+        <v>2019</v>
+      </c>
+      <c r="J30" t="s">
+        <v>35</v>
+      </c>
+      <c r="K30" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" t="s">
+        <v>191</v>
+      </c>
+      <c r="M30" t="s">
+        <v>105</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>192</v>
+      </c>
+      <c r="P30" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>194</v>
+      </c>
+      <c r="B31" t="s">
+        <v>195</v>
+      </c>
+      <c r="C31" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" t="s">
+        <v>196</v>
+      </c>
+      <c r="E31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31" t="s">
+        <v>52</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2011</v>
+      </c>
+      <c r="I31">
         <v>2017</v>
       </c>
-      <c r="J24" t="s">
-[...16 lines deleted...]
-        <v>169</v>
+      <c r="J31" t="s">
+        <v>197</v>
+      </c>
+      <c r="K31" t="s">
+        <v>198</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31" t="s">
+        <v>199</v>
+      </c>
+      <c r="N31" t="s">
+        <v>200</v>
+      </c>
+      <c r="O31" t="s">
+        <v>201</v>
+      </c>
+      <c r="P31" t="s">
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">