--- v1 (2026-03-01)
+++ v2 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,276 +207,390 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>Efficiency Policy for Chillers</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for chillers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Chillers - Cooler Towers</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
-    <t>New</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>IS 16590 with all amendments</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficiency-policy-chillers</t>
   </si>
   <si>
     <t>Efficiency Policy for Deep Freezers</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for deep freezers being manufactured, commercially purchased, or sold in India. It applies to deep freezers of the vapour compression type having a storage volume of up to and including 1000 litres.</t>
   </si>
   <si>
     <t>Freezers-only</t>
   </si>
   <si>
     <t>December 2024</t>
   </si>
   <si>
     <t>IS 7872 (all amendments)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficiency-policy-deep-freezers</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Deep_Freezer_Regulations.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Ceiling Fans</t>
   </si>
   <si>
     <t>This policy defines star labeling requirements and minimum energy performance requirements for electric ceiling type fans operated by induction motors and Brushless Electric Motors of all the standard sweep sizes covered under the scope of IS 374: 2019 ( 900 mm, 1050 mm, 1200 mm, 1400 mm, 1500 mm) as amended from time to time that work on single phase alternating current supply up to and including 250V, 50Hz, being manufactured, commercially purchased, imported or sold in India.</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Ventilation, Ceiling Fans</t>
   </si>
   <si>
     <t>IS 374:2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ceiling-fans</t>
   </si>
   <si>
     <t>https://beeindia.gov.in/sites/default/files/CFN_Notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Color Televisions (Color TV)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling instructions for every colour television with native resolution up to 1920 x 1080 pixels, of cathode ray tube (CRT), liquid crystal display (LCD) with cold cathode fluorescent lamp backlight, and plasma technologies type, and liquid crystal display with light emitting diode backlight, excluding computer monitors being manufactured, commercially purchased or sold in India. The policy is revised in the year of 2022.</t>
   </si>
@@ -714,53 +828,50 @@
     <t>Energy Efficiency Policy for Ultra High-Definition Televisions</t>
   </si>
   <si>
     <t>This policy defines the energy consumption standards, star rating, and labeling requirements for ultra-high definition televisions with a native resolution of 3,840 x 2,160 (4K), including Liquid Crystal Displays with Light Emitting Diode backlighting, Organic Light Emitting Diode displays, Quantum dot Light Emitting Diode displays, Micro-Light Emitting Diode displays. It excludes televisions that include a non-removable main battery and computer monitors. 
 The standard specifies the ultra-high definition televisions must meet the</t>
   </si>
   <si>
     <t>IEC 62087-3, 2015
 ,   
                     IS 616: 2017
 ,   
                     IEC 60065:2014 Edition 8.0
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ultra-high-definition-televisions</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/UHD_TV_Schedule.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Washing Machine</t>
   </si>
   <si>
     <t>This policy mandates energy performance standards for star labeled washing machine (with or without heating devices utilizing cold or hot water supply) for household and similar use.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>IEC 60456:2010 
 ,   
                     IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-washing-machine</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/WM%20Notification%20e-gazette.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1075,73 +1186,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P34"/>
+  <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="570.861" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="192.239" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1453,1360 +1564,1782 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
+      <c r="P14" t="s">
         <v>100</v>
       </c>
-      <c r="C14" t="s">
-[...36 lines deleted...]
-      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>2023</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>2008</v>
+      </c>
+      <c r="I17">
+        <v>2020</v>
+      </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>2018</v>
+      </c>
+      <c r="I18">
+        <v>2023</v>
+      </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="M20" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
         <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H22">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I22">
         <v>2023</v>
       </c>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="M22" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="P22" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>159</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>160</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>162</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
-        <v>163</v>
+        <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
       <c r="B24" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D24" t="s">
         <v>148</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H24">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="M24" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D25" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H25">
         <v>2023</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>2023</v>
+      </c>
       <c r="J25" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="M25" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="P25" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="B26" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>54</v>
+        <v>163</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H26">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I26"/>
       <c r="J26" t="s">
         <v>34</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="M26" t="s">
-        <v>107</v>
+        <v>165</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="P26" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="B27" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H27">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="M27" t="s">
-        <v>107</v>
+        <v>26</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="P27" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="B28" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D28" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="G28" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="I28">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="J28" t="s">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>176</v>
+      </c>
       <c r="M28" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="P28" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
       <c r="B29" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D29" t="s">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="G29" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H29">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I29">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="J29" t="s">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="M29" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="P29" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="B30" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D30" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="I30">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="J30" t="s">
-        <v>202</v>
+        <v>34</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="M30" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="P30" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="B31" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2009</v>
       </c>
       <c r="I31">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J31" t="s">
-        <v>112</v>
+        <v>157</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="M31" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="N31" t="s">
         <v>27</v>
       </c>
       <c r="O31" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="P31" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="B32" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D32" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="H32">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>199</v>
       </c>
       <c r="L32" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="M32" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>201</v>
       </c>
       <c r="O32" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="P32" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="B33" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="C33" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>186</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="G33" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H33">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>2006</v>
+      </c>
+      <c r="I33">
+        <v>2024</v>
+      </c>
       <c r="J33" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="M33" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="P33" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="B34" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="G34" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H34">
         <v>2023</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34" t="s">
+        <v>213</v>
+      </c>
+      <c r="M34" t="s">
+        <v>152</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>214</v>
+      </c>
+      <c r="P34" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" t="s">
+        <v>217</v>
+      </c>
+      <c r="C35" t="s">
+        <v>147</v>
+      </c>
+      <c r="D35" t="s">
+        <v>54</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>149</v>
+      </c>
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2011</v>
+      </c>
+      <c r="I35">
+        <v>2022</v>
+      </c>
+      <c r="J35" t="s">
+        <v>34</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" t="s">
+        <v>218</v>
+      </c>
+      <c r="M35" t="s">
+        <v>152</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
+        <v>219</v>
+      </c>
+      <c r="P35" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" t="s">
+        <v>221</v>
+      </c>
+      <c r="B36" t="s">
+        <v>222</v>
+      </c>
+      <c r="C36" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>2007</v>
+      </c>
+      <c r="I36">
+        <v>2024</v>
+      </c>
+      <c r="J36" t="s">
+        <v>157</v>
+      </c>
+      <c r="K36" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" t="s">
+        <v>223</v>
+      </c>
+      <c r="M36" t="s">
+        <v>152</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
+        <v>224</v>
+      </c>
+      <c r="P36" t="s">
         <v>225</v>
       </c>
-      <c r="M34" t="s">
-[...5 lines deleted...]
-      <c r="O34" t="s">
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" t="s">
         <v>226</v>
       </c>
-      <c r="P34" t="s">
+      <c r="B37" t="s">
         <v>227</v>
+      </c>
+      <c r="C37" t="s">
+        <v>147</v>
+      </c>
+      <c r="D37" t="s">
+        <v>228</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>8</v>
+      </c>
+      <c r="H37">
+        <v>2007</v>
+      </c>
+      <c r="I37">
+        <v>2025</v>
+      </c>
+      <c r="J37" t="s">
+        <v>229</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>152</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
+        <v>230</v>
+      </c>
+      <c r="P37" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>232</v>
+      </c>
+      <c r="B38" t="s">
+        <v>233</v>
+      </c>
+      <c r="C38" t="s">
+        <v>147</v>
+      </c>
+      <c r="D38" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>149</v>
+      </c>
+      <c r="G38" t="s">
+        <v>86</v>
+      </c>
+      <c r="H38">
+        <v>2015</v>
+      </c>
+      <c r="I38">
+        <v>2022</v>
+      </c>
+      <c r="J38" t="s">
+        <v>34</v>
+      </c>
+      <c r="K38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" t="s">
+        <v>234</v>
+      </c>
+      <c r="M38" t="s">
+        <v>152</v>
+      </c>
+      <c r="N38" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" t="s">
+        <v>235</v>
+      </c>
+      <c r="P38" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" t="s">
+        <v>237</v>
+      </c>
+      <c r="B39" t="s">
+        <v>238</v>
+      </c>
+      <c r="C39" t="s">
+        <v>147</v>
+      </c>
+      <c r="D39" t="s">
+        <v>239</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>149</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>2015</v>
+      </c>
+      <c r="I39">
+        <v>2023</v>
+      </c>
+      <c r="J39" t="s">
+        <v>240</v>
+      </c>
+      <c r="K39" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" t="s">
+        <v>241</v>
+      </c>
+      <c r="M39" t="s">
+        <v>152</v>
+      </c>
+      <c r="N39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O39" t="s">
+        <v>242</v>
+      </c>
+      <c r="P39" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" t="s">
+        <v>244</v>
+      </c>
+      <c r="B40" t="s">
+        <v>245</v>
+      </c>
+      <c r="C40" t="s">
+        <v>147</v>
+      </c>
+      <c r="D40" t="s">
+        <v>75</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>149</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <v>2009</v>
+      </c>
+      <c r="I40">
+        <v>2022</v>
+      </c>
+      <c r="J40" t="s">
+        <v>157</v>
+      </c>
+      <c r="K40" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" t="s">
+        <v>246</v>
+      </c>
+      <c r="M40" t="s">
+        <v>152</v>
+      </c>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" t="s">
+        <v>247</v>
+      </c>
+      <c r="P40" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" t="s">
+        <v>249</v>
+      </c>
+      <c r="B41" t="s">
+        <v>250</v>
+      </c>
+      <c r="C41" t="s">
+        <v>147</v>
+      </c>
+      <c r="D41" t="s">
+        <v>251</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>149</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41">
+        <v>2009</v>
+      </c>
+      <c r="I41">
+        <v>2018</v>
+      </c>
+      <c r="J41" t="s">
+        <v>34</v>
+      </c>
+      <c r="K41" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" t="s">
+        <v>252</v>
+      </c>
+      <c r="M41" t="s">
+        <v>152</v>
+      </c>
+      <c r="N41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" t="s">
+        <v>253</v>
+      </c>
+      <c r="P41" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B42" t="s">
+        <v>256</v>
+      </c>
+      <c r="C42" t="s">
+        <v>147</v>
+      </c>
+      <c r="D42" t="s">
+        <v>123</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>149</v>
+      </c>
+      <c r="G42" t="s">
+        <v>86</v>
+      </c>
+      <c r="H42">
+        <v>2023</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>212</v>
+      </c>
+      <c r="K42" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" t="s">
+        <v>257</v>
+      </c>
+      <c r="M42" t="s">
+        <v>152</v>
+      </c>
+      <c r="N42" t="s">
+        <v>27</v>
+      </c>
+      <c r="O42" t="s">
+        <v>258</v>
+      </c>
+      <c r="P42" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43" t="s">
+        <v>260</v>
+      </c>
+      <c r="B43" t="s">
+        <v>261</v>
+      </c>
+      <c r="C43" t="s">
+        <v>147</v>
+      </c>
+      <c r="D43" t="s">
+        <v>64</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>149</v>
+      </c>
+      <c r="G43" t="s">
+        <v>86</v>
+      </c>
+      <c r="H43">
+        <v>2023</v>
+      </c>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>198</v>
+      </c>
+      <c r="K43" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" t="s">
+        <v>262</v>
+      </c>
+      <c r="M43" t="s">
+        <v>152</v>
+      </c>
+      <c r="N43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O43" t="s">
+        <v>263</v>
+      </c>
+      <c r="P43" t="s">
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">