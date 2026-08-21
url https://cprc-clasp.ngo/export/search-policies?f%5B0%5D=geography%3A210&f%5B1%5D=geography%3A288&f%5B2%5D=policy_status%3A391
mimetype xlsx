--- v1 (2026-01-23)
+++ v2 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,103 +186,208 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Act on the Rational Use of Energy</t>
   </si>
   <si>
     <t>This policy serves as the foundation of Japan’s energy efficiency and conservation policies. It targets all major sectors in Japan, including industrial, residential, commercial, and transportation. This policy creates and specifies the Top Runner Program, a regulatory standard program targeting the improvement of energy efficiency of electrical appliances. This policy underwent major revisions in 1993, 1998, 2002, 2005, 2008, 2013, and 2018.</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Electronics, Information Technology, Computers, Audio-Visual, Televisions, Lighting, Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs, Water, Water Heating</t>
   </si>
   <si>
     <t>JIS C 9612:2013 (Air Conditioners)
 ,   
                     JIS S 2075:2011 (Gas and Oil Water Heaters)</t>
   </si>
   <si>
     <t>Ministry of Economy, Trade, and Industry</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/act-rational-use-energy</t>
   </si>
   <si>
     <t>https://policy.asiapacificenergy.org/sites/default/files/Act%20on%20the%20Rationalization%20etc.%20of%20Energy%20Use%201979%20%282018%20Ed.%29.pdf</t>
   </si>
   <si>
     <t>Energy Saving Labeling Program - Air Conditioners</t>
   </si>
   <si>
     <t>Cooling and heating for home-use; wall-hung and non-ducted type; for home-use and other uses. Manufacturers can affix the Energy-Saving Label on their products. This label typically consists of the energy conservation logo, information on target year, achievement rate of energy efficiency standards, and energy consumption efficiency. Participation in the Energy Saving Labeling Program is voluntary.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Voluntary</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>Energy Conservation Centre, Japan</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-labeling-program-air-conditioners</t>
   </si>
   <si>
     <t>https://www.asiaeec-col.eccj.or.jp/wpdata/wp-content/uploads/2018/03/09.pdf</t>
   </si>
   <si>
     <t>ENERGY STAR Program Requirements for Computer Servers Version 3.0</t>
   </si>
   <si>
     <t>A product must meet the definition of a Computer Server provided in Section 1 of the policy document
 to be eligible for ENERGY STAR certification under this specification. Eligibility under Version 3.0
 is limited to Blade-, Multi-node, Rack-mounted, or Pedestal form factor computer servers with no
 more than four processor sockets in the computer server (or per blade or node in the case of
 blade or multi-node servers).</t>
   </si>
   <si>
     <t>Canada, United States of America*, Japan</t>
@@ -761,51 +866,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="527.157" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="216.947" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="287.787" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="173.243" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1089,680 +1194,1012 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>1979</v>
+        <v>2003</v>
       </c>
       <c r="I8">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="J8" t="s">
         <v>35</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="P10" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>1992</v>
+        <v>2018</v>
       </c>
       <c r="I12">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J12" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2001</v>
+        <v>2017</v>
       </c>
       <c r="I13">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="M13" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2004</v>
+        <v>2021</v>
       </c>
       <c r="I14">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>108</v>
+        <v>58</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
-      <c r="L14"/>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
       <c r="M14" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="P14" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2006</v>
+        <v>1979</v>
       </c>
       <c r="I15">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="J15" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="K15" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="L15"/>
+        <v>24</v>
+      </c>
+      <c r="L15" t="s">
+        <v>102</v>
+      </c>
       <c r="M15" t="s">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="P15" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B16" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="I16">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="J16" t="s">
         <v>108</v>
       </c>
       <c r="K16" t="s">
-        <v>113</v>
+        <v>24</v>
       </c>
       <c r="L16"/>
       <c r="M16" t="s">
-        <v>74</v>
+        <v>109</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>76</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I17">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="J17" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>117</v>
+      </c>
       <c r="M17" t="s">
-        <v>74</v>
+        <v>118</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="P17" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B18" t="s">
         <v>122</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>124</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="I18">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="J18" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>125</v>
+      </c>
       <c r="M18" t="s">
-        <v>74</v>
+        <v>118</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P18" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>130</v>
       </c>
       <c r="D19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="I19">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="J19" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>132</v>
+      </c>
       <c r="M19" t="s">
-        <v>74</v>
+        <v>118</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="P19" t="s">
-        <v>76</v>
+        <v>134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>135</v>
+      </c>
+      <c r="B20" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" t="s">
+        <v>123</v>
+      </c>
+      <c r="D20" t="s">
+        <v>137</v>
+      </c>
+      <c r="E20" t="s">
+        <v>93</v>
+      </c>
+      <c r="F20" t="s">
+        <v>52</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2001</v>
+      </c>
+      <c r="I20">
+        <v>2019</v>
+      </c>
+      <c r="J20" t="s">
+        <v>116</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" t="s">
+        <v>118</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" t="s">
+        <v>139</v>
+      </c>
+      <c r="P20" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>141</v>
+      </c>
+      <c r="B21" t="s">
+        <v>142</v>
+      </c>
+      <c r="C21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D21" t="s">
+        <v>124</v>
+      </c>
+      <c r="E21" t="s">
+        <v>93</v>
+      </c>
+      <c r="F21" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <v>2004</v>
+      </c>
+      <c r="I21">
+        <v>2011</v>
+      </c>
+      <c r="J21" t="s">
+        <v>143</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>109</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>144</v>
+      </c>
+      <c r="P21" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>145</v>
+      </c>
+      <c r="B22" t="s">
+        <v>146</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>147</v>
+      </c>
+      <c r="E22" t="s">
+        <v>93</v>
+      </c>
+      <c r="F22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>2006</v>
+      </c>
+      <c r="I22">
+        <v>2006</v>
+      </c>
+      <c r="J22" t="s">
+        <v>143</v>
+      </c>
+      <c r="K22" t="s">
+        <v>148</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>109</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>149</v>
+      </c>
+      <c r="P22" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23" t="s">
+        <v>150</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>151</v>
+      </c>
+      <c r="E23" t="s">
+        <v>93</v>
+      </c>
+      <c r="F23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>2006</v>
+      </c>
+      <c r="I23">
+        <v>2008</v>
+      </c>
+      <c r="J23" t="s">
+        <v>143</v>
+      </c>
+      <c r="K23" t="s">
+        <v>148</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23" t="s">
+        <v>109</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+      <c r="O23" t="s">
+        <v>152</v>
+      </c>
+      <c r="P23" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>153</v>
+      </c>
+      <c r="B24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>155</v>
+      </c>
+      <c r="E24" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" t="s">
+        <v>33</v>
+      </c>
+      <c r="G24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24">
+        <v>2009</v>
+      </c>
+      <c r="I24">
+        <v>2011</v>
+      </c>
+      <c r="J24" t="s">
+        <v>143</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>109</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" t="s">
+        <v>156</v>
+      </c>
+      <c r="P24" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>157</v>
+      </c>
+      <c r="B25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" t="s">
+        <v>159</v>
+      </c>
+      <c r="E25" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2006</v>
+      </c>
+      <c r="I25">
+        <v>2008</v>
+      </c>
+      <c r="J25" t="s">
+        <v>143</v>
+      </c>
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>109</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>160</v>
+      </c>
+      <c r="P25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26" t="s">
+        <v>162</v>
+      </c>
+      <c r="C26" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" t="s">
+        <v>163</v>
+      </c>
+      <c r="E26" t="s">
+        <v>93</v>
+      </c>
+      <c r="F26" t="s">
+        <v>33</v>
+      </c>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26">
+        <v>2008</v>
+      </c>
+      <c r="I26">
+        <v>2010</v>
+      </c>
+      <c r="J26" t="s">
+        <v>143</v>
+      </c>
+      <c r="K26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
+        <v>109</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
+        <v>164</v>
+      </c>
+      <c r="P26" t="s">
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">