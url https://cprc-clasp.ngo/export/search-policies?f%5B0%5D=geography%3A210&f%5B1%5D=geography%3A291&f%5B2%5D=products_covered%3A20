--- v0 (2025-11-07)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>3795-1/2016 Energy efficiency label requirements for air conditioners part 1: room air conditioner (window-split) with fixed capacity and fixed compressor</t>
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with fixed capacity and fixed compressors.</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Space Heating and Space Cooling, Air Conditioning, Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
-    <t>Entered into force, Revised</t>
+    <t>Entered into force, Revised, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814.</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-12016-energy-efficiency-label-requirements-air-conditioners-part-1-room-air</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14491</t>
   </si>
   <si>
@@ -132,216 +132,215 @@
   </si>
   <si>
     <t>This standard establishes label requirements for room air conditioners, both window and split with variable speed compressors.</t>
   </si>
   <si>
     <t>ISO 5151:2010
 ,   
                     Egyptian Standard ES 4814</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-22017-energy-efficiency-label-requirements-air-conditioners-part-2-variable-capacity</t>
   </si>
   <si>
     <t>http://eos.org.eg/en/standard/14613</t>
   </si>
   <si>
     <t>3795-5/2018 Energy efficiency label requirements for air conditioners part 5: fixed capacity ducted room air conditioner with fixed speed compressor</t>
   </si>
   <si>
     <t>This standard establishes requirements for fixed-capacity ducted room air conditioners with fixed-speed compressors.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
-    <t>Africa, Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...2 lines deleted...]
-    <t>Entered into force, New</t>
+    <t>Superseded</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
     <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Air Conditioner</t>
   </si>
   <si>
     <t>This guide outlines the minimum energy performance standard (MEPS) and energy efficiency label for air conditioners with the following criteria:
 (a) single-phase;
 (b) non-ducted;
 (c) single-split wall mounted;
 (d) vapor compression air conditioners; and
 (e) with a cooling capacity of up to 7.1 kW</t>
   </si>
   <si>
     <t>Asia and Pacific, Malaysia</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
-[...27 lines deleted...]
-    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Fans</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
+  </si>
+  <si>
+    <t>GP/ST/No.50/2024: Guidelines on Energy Using Product - Domestic Fans</t>
   </si>
   <si>
     <t>This guideline specifies minimum energy performance standards and star rating for domestic fan that are used in household that is connected to main power supply, including—(a) the ceiling fan with size from 48 inch up to 60 inch (1200mm up to 1500mm);
 (b) the pedestal fan with size from 10 inch up to 16 inch (250mm up to 400mm); 
 (c) the wall fan with size from 10 inch up to16 inch (250mm up to 400mm);
 (d) the desk fan with size from 10 inch up to16 inch (250mm up to 400mm); and
 (e) the box/mist/moving louver fan (250mm/10inch-350mm/14 inch).</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>MS 1220:2010</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-fans</t>
+    <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-domestic-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2025/EECA/20250505%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
   </si>
   <si>
     <t>Guide On Minimum Energy Performance Standard Requirements for Air Conditioner with Cooling Capacity ≤ 7.1kw</t>
   </si>
   <si>
     <t>This guide specifies the minimum energy performance standard (MEPS) and energy labeling requirements for single-phase non-ducted single split wall mounted type vapour compression air conditioners with cooling capacity up to 7.1 kW.</t>
   </si>
   <si>
+    <t>Revised, Superseded</t>
+  </si>
+  <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>ISO 16358-1:2013, MS ISO 5151:2012 MS ISO 5151:2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-requirements-air-conditioner-cooling-capacity</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/2021/MEPS/20210108%20-Guide%20on%20MEPS%20for%20AC%20(UPDATED).pdf</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Fans</t>
   </si>
   <si>
     <t>This Guide applies to (a) wall (b) desk (c) pedestal (d) ceiling fans.</t>
+  </si>
+  <si>
+    <t>New, Superseded</t>
   </si>
   <si>
     <t>MS 2574:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-fans</t>
   </si>
   <si>
     <t>https://www.st.gov.my/web/consumer/details/7/2----http://portal.unimap.edu.my/portal/page/portal30/Lecture%20Notes/KEJURUTERAAN_SISTEM_ELEKTRIK/Semester%202%20Sidang%20Akademik%2020182019/EET432%20Electrical%20Energy%20Utilization/Reading%20References/MS%202574%202014%20(MEPS%20for%20Domestic%20Fan).pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -668,51 +667,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="297.213" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -850,422 +849,418 @@
       </c>
       <c r="P3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H4">
         <v>2003</v>
       </c>
       <c r="I4">
         <v>2018</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
       <c r="O4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H5">
         <v>2003</v>
       </c>
       <c r="I5">
         <v>2023</v>
       </c>
       <c r="J5" t="s">
         <v>44</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>45</v>
       </c>
       <c r="M5" t="s">
         <v>26</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>46</v>
       </c>
       <c r="P5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B6"/>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="H6">
         <v>2014</v>
       </c>
-      <c r="I6"/>
+      <c r="I6">
+        <v>2024</v>
+      </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="H7">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H8">
         <v>2013</v>
       </c>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
+        <v>68</v>
+      </c>
+      <c r="M8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
         <v>70</v>
       </c>
       <c r="P8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>72</v>
       </c>
       <c r="B9" t="s">
         <v>73</v>
       </c>
       <c r="C9" t="s">
         <v>74</v>
       </c>
       <c r="D9" t="s">
         <v>75</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H9">
         <v>2013</v>
       </c>
       <c r="I9">
         <v>2025</v>
       </c>
       <c r="J9" t="s">
         <v>76</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
         <v>78</v>
       </c>
       <c r="P9" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>80</v>
       </c>
       <c r="B10" t="s">
         <v>81</v>
       </c>
       <c r="C10" t="s">
         <v>74</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="H10">
         <v>2015</v>
       </c>
       <c r="I10">
         <v>2018</v>
       </c>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M10" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
         <v>74</v>
       </c>
       <c r="D11" t="s">
         <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="H11">
         <v>2013</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M11" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P11" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">