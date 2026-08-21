--- v0 (2026-01-23)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -110,71 +110,122 @@
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards &amp; Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>Decision 13/2008 Technical requirements for energy-efficient street lights</t>
   </si>
   <si>
     <t>This document specifies the technical requirements and labeling instructions for energy-efficient street lights.</t>
   </si>
   <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Streetlighting</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/decision-132008-technical-requirements-energy-efficient-street-lights</t>
   </si>
   <si>
     <t>http://thuvienphapluat.vn/van-ban/Linh-vuc-khac/Quyet-dinh-13-2008-QD-BCT-quy-dinh-ve-yeu-cau-ky-thuat-choa-den-chieu-sang-duong-pho-tiet-kiem-nang-luong-67650.aspx</t>
   </si>
   <si>
     <t>Decision 4889/QD-BCT LED labeling guidelines</t>
   </si>
   <si>
     <t>This decision specifies the labeling instructions for LED lamps. Affixing the label is voluntary until December 31, 2019 and will be mandatory from January 1, 2020.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>TCVN 11843:2017, TCVN 11844:2017</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/decision-4889qd-bct-led-labeling-guidelines</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/van-ban/Tai-nguyen-Moi-truong/Quyet-dinh-4889-QD-BCT-2018-cong-bo-tieu-chuan-ky-thuat-hieu-suat-va-dan-nhan-nang-luong-403823.aspx</t>
@@ -201,72 +252,66 @@
     <t>Egyptian Organization for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
-    <t>Egyptian Organization for Standards &amp; Quality</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
     <t>TCVN 10289:2014 Commercial refrigerated cabinets - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for commercial refrigerated cabinets.</t>
   </si>
   <si>
     <t>Refrigerated Cabinets</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>TCVN 10290:2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-102892014-commercial-refrigerated-cabinets-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-10289-2014-tu-giu-lanh-thuong-mai-hieu-suat-nang-luong</t>
@@ -299,53 +344,50 @@
     <t>https://cprc-clasp.ngo/policies/tcvn-126662019-led-road-and-street-lighting-luminaires-energy-efficiency</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+12666%3A2019</t>
   </si>
   <si>
     <t>TCVN 13256:2021 VRF/VRV Air Conditioners – Energy Efficiency</t>
   </si>
   <si>
     <t>This standard specifies the method for determining the performance and energy efficiency of outdoor units (outdoor units) for VRF/VRV air conditioners, using three-phase power sources.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-132562021-vrfvrv-air-conditioners-energy-efficiency</t>
   </si>
   <si>
     <t>TCVN 13372:2021 Energy Efficiency for induction hobs</t>
   </si>
   <si>
     <t>This standard standard specifies the minimum energy efficiency level and the method for determining the energy consumption of an induction cooker. This policy applies to All types of induction cookers with built-in other types of cooking zones such as radiant cooking zones. It will enter into force on 1 January 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133722021-energy-efficiency-induction-hobs</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN+13372%3A2021</t>
   </si>
   <si>
     <t>TCVN 13373:2021 - Infrared cookers</t>
   </si>
   <si>
     <t>This standard specifies minimum energy efficiency levels and methods for determining energy consumption for infrared cookers/hobs. This standard applies to infrared cookers that integrate other types of cooking zones such as induction cooking zones. This policy will enter into force on 1 April 2025.</t>
   </si>
   <si>
     <t>Induction Cookstoves or Hobs, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-133732021-infrared-cookers</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-13373-2021-Bep-hong-ngoai-Hieu-suat-nang-luong-920208.aspx</t>
   </si>
   <si>
     <t>TCVN 7830:2021: Energy Efficiency Standard for Non-Ducted Air Conditioners</t>
   </si>
@@ -765,73 +807,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="376.194" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="244.083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -893,792 +935,930 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3"/>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H3">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3"/>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
       <c r="M3" t="s">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
         <v>35</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H4">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B5"/>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>2017</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="N7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="H8">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M8" t="s">
+        <v>69</v>
+      </c>
+      <c r="N8" t="s">
         <v>35</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="P8" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>75</v>
+      </c>
       <c r="M9" t="s">
+        <v>76</v>
+      </c>
+      <c r="N9" t="s">
         <v>35</v>
       </c>
-      <c r="N9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>83</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>81</v>
+      </c>
       <c r="M10" t="s">
+        <v>41</v>
+      </c>
+      <c r="N10" t="s">
         <v>35</v>
       </c>
-      <c r="N10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="P10" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
         <v>86</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>88</v>
+      </c>
       <c r="M11" t="s">
+        <v>53</v>
+      </c>
+      <c r="N11" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O11" t="s">
         <v>89</v>
       </c>
-      <c r="P11"/>
+      <c r="P11" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H12">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
+        <v>53</v>
+      </c>
+      <c r="N12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O12" t="s">
         <v>94</v>
       </c>
       <c r="P12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>96</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>98</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H13">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
+        <v>53</v>
+      </c>
+      <c r="N13" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O13" t="s">
         <v>99</v>
       </c>
       <c r="P13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>101</v>
       </c>
       <c r="B14" t="s">
         <v>102</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>103</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H14">
         <v>2021</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
+        <v>53</v>
+      </c>
+      <c r="N14" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O14" t="s">
         <v>104</v>
       </c>
-      <c r="P14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B15" t="s">
         <v>106</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H15">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="K15" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
+        <v>53</v>
+      </c>
+      <c r="N15" t="s">
         <v>35</v>
       </c>
-      <c r="N15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>110</v>
+      </c>
+      <c r="B16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H16">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16" t="s">
+        <v>53</v>
+      </c>
+      <c r="N16" t="s">
         <v>35</v>
       </c>
-      <c r="N16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H17">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17"/>
       <c r="M17" t="s">
+        <v>53</v>
+      </c>
+      <c r="N17" t="s">
         <v>35</v>
       </c>
-      <c r="N17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="P17" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B18" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>88</v>
+        <v>122</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="K18" t="s">
+        <v>123</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
+        <v>53</v>
+      </c>
+      <c r="N18" t="s">
+        <v>35</v>
+      </c>
+      <c r="O18" t="s">
+        <v>124</v>
+      </c>
+      <c r="P18" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" t="s">
+        <v>127</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>128</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>2012</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>87</v>
+      </c>
+      <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L18" t="s">
-[...2 lines deleted...]
-      <c r="M18" t="s">
+      <c r="L19" t="s">
+        <v>129</v>
+      </c>
+      <c r="M19" t="s">
+        <v>53</v>
+      </c>
+      <c r="N19" t="s">
         <v>35</v>
       </c>
-      <c r="N18" t="s">
+      <c r="O19" t="s">
+        <v>130</v>
+      </c>
+      <c r="P19" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B20" t="s">
+        <v>133</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>134</v>
+      </c>
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>2012</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>87</v>
+      </c>
+      <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>53</v>
+      </c>
+      <c r="N20" t="s">
+        <v>35</v>
+      </c>
+      <c r="O20" t="s">
+        <v>135</v>
+      </c>
+      <c r="P20" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>137</v>
+      </c>
+      <c r="B21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
+        <v>103</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" t="s">
+        <v>32</v>
+      </c>
+      <c r="H21">
+        <v>2021</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>87</v>
+      </c>
+      <c r="K21" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" t="s">
+        <v>139</v>
+      </c>
+      <c r="M21" t="s">
+        <v>53</v>
+      </c>
+      <c r="N21" t="s">
         <v>27</v>
       </c>
-      <c r="O18" t="s">
-[...3 lines deleted...]
-        <v>127</v>
+      <c r="O21" t="s">
+        <v>140</v>
+      </c>
+      <c r="P21" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">