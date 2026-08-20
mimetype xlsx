--- v1 (2026-01-23)
+++ v2 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -186,68 +186,176 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
   <si>
     <t>Decision No. 14/2023/QD-TTg: Lists of Low-Efficiency Equipment Subject to Elimination and Low-Efficiency Generating Sets Banned from Development and Application Roadmaps</t>
   </si>
   <si>
     <t>This Decision regulates the list of products that have mandatory Minimum Energy Performance Standards (MEPS) that must be met before being imported to Vietnam. Devices such as LED lamps, infrared hobs, induction hobs, refrigerators, refrigerator-freezers and freezers, storage water heaters, non-ducted air conditioners, television sets, notebook computers, desktop computers, LED road and street lighting luminaries, and industrial boilers should comply with the most recent standards beginning April 1, 2025. The Decision comes into force on July 15, 2023, and Decision No. 24/2018/QD-TTg will expire at such time.</t>
   </si>
   <si>
     <t>Vietnam*</t>
   </si>
   <si>
     <t>Computers, Imaging Equipment, Televisions, Displays, Induction Cookstoves or Hobs, Rice Cookers, Electric Kettles, Cooktops or Hobs, Washing Machines, Indoor Luminaires, Streetlighting, Tubular Lamps, Non-Directional lamps, Fluorescent and HID Lighting, 3-Phase Motors, Ceiling Fans, Portable Fans, Room ACs - Stationary ACs, Storage Water Heaters, Distribution Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label</t>
   </si>
   <si>
     <t>January 2024</t>
   </si>
   <si>
     <t>Ministry of Industry and Trade (MOIT)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/decision-no-142023qd-ttg-lists-low-efficiency-equipment-subject-elimination-and-low</t>
   </si>
@@ -381,53 +489,50 @@
   <si>
     <t>TCVN 7897:2013 Electronic ballasts for fluorescent lamps - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for electronic ballasts for fluorescent lamps.</t>
   </si>
   <si>
     <t>Fluorescent and HID Lighting</t>
   </si>
   <si>
     <t>TCVN 7541-2:2005</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-78972013-electronic-ballasts-fluorescent-lamps-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-7897-2013-balat-dien-tu-dung-cho-bong-den-huynh-quang-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 7898:2018 Storage water heaters - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for storage water heaters.</t>
   </si>
   <si>
-    <t>Storage Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-78982018-storage-water-heaters-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://thuvienphapluat.vn/TCVN/Dien-dien-tu/TCVN-7898-2018-Binh-dun-nuoc-nong-co-du-tru-dung-cho-muc-dich-gia-dung-918007.aspx</t>
   </si>
   <si>
     <t>TCVN 8248:2013 Electromagnetic ballasts for fluorescent lamps - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for electromagnetic ballasts for fluorescent lamps.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-82482013-electromagnetic-ballasts-fluorescent-lamps-energy-efficiency</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8248-2013-balat-dien-tu-dung-cho-bong-den-huynh-quang-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 8249:2013 Linear tubular fluorescent lamps - energy efficiency</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for linear tubular fluorescent lamps.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-82492013-linear-tubular-fluorescent-lamps-energy-efficiency</t>
@@ -448,53 +553,50 @@
     <t>https://cprc-clasp.ngo/policies/tcvn-82522015-rice-cookers-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8252-2015-noi-com-dien-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 8525:2015 Distribution transformers - MEPS and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS and test methods for distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85252015-distribution-transformers-meps-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8525-2015-may-bien-ap-phan-phoi-muc-hieu-suat-nang-luong-toi-thieu</t>
   </si>
   <si>
     <t>TCVN 8526:2013 Clothes washing machines for household use - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This document specifies the MEPS, test methods, and star ratings for clothes washing machines for household use.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Washing Machines</t>
   </si>
   <si>
     <t>IEC 60456:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-85262013-clothes-washing-machines-household-use-energy-efficiency-and-test-methods</t>
   </si>
   <si>
     <t>https://vanbanphapluat.co/tcvn-8526-2013-may-giat-gia-dung-hieu-suat-nang-luong-phuong-phap-xac-dinh#toan-van</t>
   </si>
   <si>
     <t>TCVN 8630:2010 Boilers - energy efficiency and test methods</t>
   </si>
   <si>
     <t>This standard stipulates energy efficiency requirements and test methods for determining energy efficiency for fuel-burning boilers. The methods for determining boiler efficiency use the forward balance method and the reverse balance method. This standard does not apply to boilers used to produce electricity. This standard will enter into effect on 1 April 2025.</t>
   </si>
   <si>
     <t>Boilers and Furnaces</t>
   </si>
   <si>
     <t>Revised, Superseded</t>
   </si>
   <si>
     <t>Gas, Oil</t>
   </si>
@@ -553,53 +655,50 @@
     <t>https://vanbanphapluat.co/tcvn-9509-2012-may-in-hieu-suat-nang-luong</t>
   </si>
   <si>
     <t>TCVN 9536: 2021: Television Sets - Energy Efficiency</t>
   </si>
   <si>
     <t>This standard applies to television sets with a rated power of less than 1 000 W, consisting of a display and one or more receivers/tuners in the same or separate housing.
 It also applies to TV/VCR, TV/DVD, combined TV/VCR/DVD sets.
 It does not apply to television sets with computer, OCAP, IP and other television receivers with special functions. This standard specifies minimum energy efficiency levels and energy efficiency classes for television sets.
 It replaces TCVN 9536:2012 and has been effective since April 2025.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tcvn-9536-2021-television-sets-energy-efficiency</t>
   </si>
   <si>
     <t>https://tieuchuan.vsqi.gov.vn/tieuchuan/view?sohieu=TCVN%209536:2021</t>
   </si>
   <si>
     <t>Vietnam Decision No. 51/2011/QD-TTg</t>
   </si>
   <si>
     <t>Import, manufacture, and circulation of incandescent lamps with a power output higher than 60W will be banned from January 1, 2013.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/vietnam-decision-no-512011qd-ttg</t>
   </si>
   <si>
     <t>http://thuvienphapluat.vn/van-ban/Tai-nguyen-Moi-truong/Quyet-dinh-51-2011-QD-TTg-danh-muc-phuong-tien-thiet-bi-phai-dan-nhan-nang-129033.aspx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -912,51 +1011,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P28"/>
+  <dimension ref="A1:P35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="727.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="227.516" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1240,1124 +1339,1456 @@
         <v>23</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>53</v>
       </c>
       <c r="M6" t="s">
         <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>56</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="H7">
         <v>2003</v>
       </c>
       <c r="I7">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7" t="s">
         <v>37</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8">
+        <v>2003</v>
+      </c>
+      <c r="I8">
+        <v>2006</v>
+      </c>
+      <c r="J8" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" t="s">
         <v>64</v>
       </c>
-      <c r="D8" t="s">
+      <c r="M8" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" t="s">
         <v>65</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="P8" t="s">
         <v>66</v>
-      </c>
-[...26 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B9"/>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="I9">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P9" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I10">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" t="s">
+        <v>37</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
         <v>74</v>
       </c>
-      <c r="M10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B11"/>
       <c r="C11" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="I11">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="J11" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B12"/>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H12">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="I12">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="J12" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="M12" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="P12" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H13">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="I13">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="M13" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="P13" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H14">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="I14">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="P14" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I15">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="J15" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B16" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="I16">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="J16" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="M16" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="P16" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B17" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I17">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="J17" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17"/>
+      <c r="L17" t="s">
+        <v>110</v>
+      </c>
       <c r="M17" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="P17" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B18" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D18" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="I18">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J18" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="M18" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="O18" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="P18" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19" t="s">
+        <v>125</v>
+      </c>
+      <c r="C19" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" t="s">
         <v>126</v>
       </c>
-      <c r="B19" t="s">
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="I19">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="J19" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>128</v>
+      </c>
       <c r="M19" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="I20">
         <v>2015</v>
       </c>
       <c r="J20" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>134</v>
+      </c>
       <c r="M20" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>137</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="I21">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J21" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>139</v>
+      </c>
       <c r="M21" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N21" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I22">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N22" t="s">
         <v>27</v>
       </c>
       <c r="O22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="P22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I23">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="J23" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
         <v>150</v>
       </c>
-      <c r="L23"/>
       <c r="M23" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
         <v>151</v>
       </c>
       <c r="P23" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>153</v>
       </c>
       <c r="B24" t="s">
         <v>154</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>148</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I24">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J24" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="K24" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N24" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="O24" t="s">
+        <v>155</v>
+      </c>
+      <c r="P24" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>157</v>
       </c>
       <c r="B25" t="s">
         <v>158</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J25" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
+        <v>150</v>
+      </c>
+      <c r="M25" t="s">
+        <v>104</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+      <c r="O25" t="s">
+        <v>159</v>
+      </c>
+      <c r="P25" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B26" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D26" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I26">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J26" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N26" t="s">
         <v>27</v>
       </c>
       <c r="O26" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="P26" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B27" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D27" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="I27">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J27" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P27" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B28" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C28" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I28">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J28" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="N28" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="O28" t="s">
+        <v>173</v>
+      </c>
+      <c r="P28" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>175</v>
+      </c>
+      <c r="B29" t="s">
+        <v>176</v>
+      </c>
+      <c r="C29" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29">
+        <v>2010</v>
+      </c>
+      <c r="I29">
+        <v>2013</v>
+      </c>
+      <c r="J29" t="s">
+        <v>103</v>
+      </c>
+      <c r="K29" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" t="s">
         <v>177</v>
       </c>
-      <c r="P28" t="s">
+      <c r="M29" t="s">
+        <v>104</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>178</v>
+      </c>
+      <c r="P29" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30" t="s">
+        <v>181</v>
+      </c>
+      <c r="C30" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" t="s">
+        <v>182</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>183</v>
+      </c>
+      <c r="H30">
+        <v>2010</v>
+      </c>
+      <c r="I30">
+        <v>2019</v>
+      </c>
+      <c r="J30" t="s">
+        <v>103</v>
+      </c>
+      <c r="K30" t="s">
+        <v>184</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>104</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
+        <v>185</v>
+      </c>
+      <c r="P30" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31" t="s">
+        <v>188</v>
+      </c>
+      <c r="C31" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" t="s">
+        <v>182</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2010</v>
+      </c>
+      <c r="I31">
+        <v>2019</v>
+      </c>
+      <c r="J31" t="s">
+        <v>189</v>
+      </c>
+      <c r="K31" t="s">
+        <v>184</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31" t="s">
+        <v>104</v>
+      </c>
+      <c r="N31" t="s">
+        <v>121</v>
+      </c>
+      <c r="O31" t="s">
+        <v>190</v>
+      </c>
+      <c r="P31" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32" t="s">
+        <v>192</v>
+      </c>
+      <c r="C32" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" t="s">
+        <v>193</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2012</v>
+      </c>
+      <c r="I32">
+        <v>2015</v>
+      </c>
+      <c r="J32" t="s">
+        <v>103</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>194</v>
+      </c>
+      <c r="M32" t="s">
+        <v>104</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
+        <v>195</v>
+      </c>
+      <c r="P32" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>197</v>
+      </c>
+      <c r="B33" t="s">
+        <v>198</v>
+      </c>
+      <c r="C33" t="s">
+        <v>100</v>
+      </c>
+      <c r="D33" t="s">
+        <v>199</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>2012</v>
+      </c>
+      <c r="I33">
+        <v>2015</v>
+      </c>
+      <c r="J33" t="s">
+        <v>103</v>
+      </c>
+      <c r="K33" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" t="s">
+        <v>194</v>
+      </c>
+      <c r="M33" t="s">
+        <v>104</v>
+      </c>
+      <c r="N33" t="s">
+        <v>27</v>
+      </c>
+      <c r="O33" t="s">
+        <v>200</v>
+      </c>
+      <c r="P33" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>202</v>
+      </c>
+      <c r="B34" t="s">
+        <v>203</v>
+      </c>
+      <c r="C34" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" t="s">
+        <v>204</v>
+      </c>
+      <c r="E34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>2012</v>
+      </c>
+      <c r="I34">
+        <v>2021</v>
+      </c>
+      <c r="J34" t="s">
+        <v>189</v>
+      </c>
+      <c r="K34" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>104</v>
+      </c>
+      <c r="N34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O34" t="s">
+        <v>205</v>
+      </c>
+      <c r="P34" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" t="s">
+        <v>207</v>
+      </c>
+      <c r="B35" t="s">
+        <v>208</v>
+      </c>
+      <c r="C35" t="s">
+        <v>100</v>
+      </c>
+      <c r="D35" t="s">
+        <v>77</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35">
+        <v>2011</v>
+      </c>
+      <c r="I35">
+        <v>2013</v>
+      </c>
+      <c r="J35" t="s">
+        <v>209</v>
+      </c>
+      <c r="K35" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>104</v>
+      </c>
+      <c r="N35" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" t="s">
+        <v>210</v>
+      </c>
+      <c r="P35" t="s">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">