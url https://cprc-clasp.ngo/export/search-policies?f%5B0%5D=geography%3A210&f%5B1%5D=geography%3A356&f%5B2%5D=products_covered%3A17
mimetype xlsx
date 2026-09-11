--- v0 (2025-11-08)
+++ v1 (2026-09-11)
@@ -12,224 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standardization and Quality Control (EOS)</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
     <t>e-Standby Power Program for Microwave Ovens</t>
   </si>
   <si>
     <t>A household microwave oven with nameplate outputpower of power supply less than equal to 2,000W</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>Microwaves</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>January 2016</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/e-standby-power-program-microwave-ovens</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100300.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label - Dish Dryers</t>
   </si>
   <si>
     <t>A machine which only dries dishware, glassware, cutlery and, in some cases,cooking utensils by electrical means with the rated capacity 10 person or lessafter washing, and has the top or front door or sliding door.</t>
   </si>
   <si>
     <t>Dish Dryers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>December 2015</t>
   </si>
   <si>
     <t>KS C IEC 60335-1 Part 1; KS C IEC 60335-2-5 Part 2- 5; KS C IEC 60704-2-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dish-dryers</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Dishwashers</t>
   </si>
   <si>
     <t>By Annex 1 a machine which washes rinses, and dries -when drying process isincluded; dishware, glassware, cutlery and, in some cases, cooking utensils bychemical, mechanical and/or electrical means with the rated capacity 20 personor less.</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>KS C IEC 60436</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dishwashers</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Rice Cookers</t>
   </si>
   <si>
     <t>By Annex 1 household electric rice-cooker and rice-warmer with a rated capacity 20 person or less.</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-rice-cookers</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards &amp; Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
   </si>
   <si>
@@ -645,71 +663,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="167.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="411.614" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -725,578 +743,624 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H3">
         <v>2009</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="L3"/>
       <c r="M3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="H4">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I4"/>
       <c r="J4" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4" t="s">
         <v>23</v>
       </c>
-      <c r="K4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M4" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H5">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="I5">
         <v>2010</v>
       </c>
       <c r="J5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" t="s">
         <v>23</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
       <c r="M5" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
+        <v>52</v>
+      </c>
+      <c r="P5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s">
         <v>50</v>
       </c>
-      <c r="D6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I6"/>
+        <v>2010</v>
+      </c>
+      <c r="I6">
+        <v>2010</v>
+      </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="L6"/>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
         <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
         <v>58</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>59</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H7">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L7" t="s">
         <v>61</v>
       </c>
       <c r="M7" t="s">
         <v>62</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
         <v>65</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H8">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" t="s">
         <v>23</v>
       </c>
-      <c r="K8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L8" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="M8" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P8" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="H9">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" t="s">
         <v>23</v>
       </c>
-      <c r="K9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M9" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
         <v>18</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H10">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="I10">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="J10" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" t="s">
         <v>23</v>
       </c>
-      <c r="K10" t="s">
-[...2 lines deleted...]
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>51</v>
+      </c>
       <c r="M10" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="H11">
+        <v>2011</v>
+      </c>
+      <c r="I11">
         <v>2015</v>
       </c>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
       <c r="J11" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="P11" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D12" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G12" t="s">
         <v>8</v>
       </c>
       <c r="H12">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="I12">
         <v>2024</v>
       </c>
       <c r="J12" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L12" t="s">
         <v>87</v>
       </c>
       <c r="M12" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>85</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13">
+        <v>2004</v>
+      </c>
+      <c r="I13">
+        <v>2024</v>
+      </c>
+      <c r="J13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K13" t="s">
+        <v>23</v>
+      </c>
+      <c r="L13" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" t="s">
         <v>88</v>
       </c>
-      <c r="P12" t="s">
-        <v>84</v>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+      <c r="O13" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">