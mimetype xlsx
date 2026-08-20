--- v0 (2026-01-01)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -207,166 +207,306 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption of washing machines</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/4100-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/4472</t>
+  </si>
+  <si>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806 / 2023 Energy efficiency of household and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/5806-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/6413</t>
+  </si>
+  <si>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>IEC 60076-ser/2008
 ,   
                     ES 1886: Power Transformers Dry Type
 ,   
                     ES 4885-1 Instrument transformers part-1Current transformer
 ,   
                     ES 4885-1 Instrument transformers part-2 Inductive voltage transformer</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/69772009-energy-efficiency-distribution-transformers</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/10626</t>
   </si>
   <si>
+    <t>7820 / 2023 Energy efficiency of household and similar electrical appliances - Methods for measuring and calculating energy consumption of residential dishwashers</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>ICS: 23.120</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7820-2023-energy-efficiency-household-and-similar-electrical-appliances-methods-measuring</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14008</t>
+  </si>
+  <si>
+    <t>7821 / 2024 Energy efficiency of household Electrical appliances Methods for measuring and Calculating energy efficiency of Electric circulating air fans</t>
+  </si>
+  <si>
+    <t>Portable Fans</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7821-2024-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14009</t>
+  </si>
+  <si>
     <t>7821/2014 Energy efficiency of household electrical appliances Methods for measuring and calculating energy efficiency of electric circulating air fans</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and testing methods for electric circulating air fans.</t>
   </si>
   <si>
     <t>Integrated Fans</t>
   </si>
   <si>
     <t>IEC 60879</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78212014-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14009</t>
   </si>
   <si>
+    <t>7823-1 / 2023 Energy Efficiency for Electrical Lamps for Luminaries - Part 1: Energy Efficiency Requirement for Electrical Lamps</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>ICS: 29.140.01</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7823-1-2023-energy-efficiency-electrical-lamps-luminaries-part-1-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15539</t>
+  </si>
+  <si>
     <t>7823/2020 Energy efficiency requirements for electrical lamps and luminaires</t>
   </si>
   <si>
     <t>This standard specifies the MEPS and labeling requirements for filament lamps; fluorescent lamps; compact fluorescent lamps; high-intensity discharge lamps; LED lamps.</t>
   </si>
   <si>
-    <t>Non-Directional lamps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
+    <t>7993 / 2023 Energy Efficiency Label For Televisions And Displays</t>
+  </si>
+  <si>
+    <t>Televisions, Displays</t>
+  </si>
+  <si>
+    <t>ICS: 33.160</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/7993-2023-energy-efficiency-label-televisions-and-displays</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14349</t>
+  </si>
+  <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of vacuum cleaners</t>
+  </si>
+  <si>
+    <t>Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>ICS: 97.080</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8057-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>8187 / 2023 Energy efficiency of household electrical appliances - methods for measuring and calculating energy efficiency of electric instantaneous water</t>
+  </si>
+  <si>
+    <t>Instantaneous Water Heaters</t>
+  </si>
+  <si>
+    <t>ICS: 91.140.65</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8187-2023-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14778</t>
+  </si>
+  <si>
+    <t>8327 / 2020 Power transformers – Energy efficiency</t>
+  </si>
+  <si>
+    <t>IEC TS 60076-20/2017 Power transformers –Part 20: Energy efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8327-2020-power-transformers-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14995</t>
+  </si>
+  <si>
     <t>Energy Efficiency Grade Label - Air Conditioners</t>
   </si>
   <si>
     <t>Air-conditioners of rated cooling power consumption of not more than 7,500W and the rated cooling capacity of not more than 23,000W</t>
   </si>
   <si>
     <t>Republic of Korea</t>
   </si>
   <si>
     <t>November 2019</t>
   </si>
   <si>
     <t>KS C 9306-2002</t>
   </si>
   <si>
     <t>Korea Energy Management Corporation (KEMCO)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-air-conditioners</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_4.asp</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label - Dehumidifier</t>
@@ -389,53 +529,50 @@
   <si>
     <t>Energy Efficiency Grade Label - Dish Dryers</t>
   </si>
   <si>
     <t>A machine which only dries dishware, glassware, cutlery and, in some cases,cooking utensils by electrical means with the rated capacity 10 person or lessafter washing, and has the top or front door or sliding door.</t>
   </si>
   <si>
     <t>Dish Dryers</t>
   </si>
   <si>
     <t>December 2015</t>
   </si>
   <si>
     <t>KS C IEC 60335-1 Part 1; KS C IEC 60335-2-5 Part 2- 5; KS C IEC 60704-2-3</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dish-dryers</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label - Electric washing machines</t>
   </si>
   <si>
     <t>By KS C 9608 washing machine in which the textiles are substantially immersed in the washing water, the mechanical action being produced by a device moving, which are defined the agitator washing machine, and impeller washing machine with the rated capacity of 2 kg–20 kg</t>
   </si>
   <si>
-    <t>Washing Machines</t>
-[...1 lines deleted...]
-  <si>
     <t>KS C 9608</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-washing-machines</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label - Electrical cooler and Heater for drinking - water storage</t>
   </si>
   <si>
     <t>Electrical cooler and heater for drinking - water storage. Electrical cooler and heater for drinking-water storage shall be designed the vapor-compressor cooler, heater, and water storage in a cabinet. Water purifier is included. Rated cooling power consumption of not more than 500W and rated heating power consumptions of not more than 1000W.</t>
   </si>
   <si>
     <t>Water Coolers</t>
   </si>
   <si>
     <t>December 2019</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electrical-cooler-and-heater-drinking-water-storage</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label - horizontal drum washing machine</t>
   </si>
   <si>
     <t>Product Scope</t>
@@ -452,116 +589,107 @@
   <si>
     <t>Electrical driven multi heat pump which has one indoor unit standard rated cooling capacity over 1kW less than 30kW, and outdoor unit standard rated cooling capacity in accordance with Annex 1 is over 20kW less than 70kW. The indoor unit that comes with a heating device, rated power consumption of heating device is limited to one indoor unit standard less than 30kW.</t>
   </si>
   <si>
     <t>Heat Pumps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-multi-heat-pump-systemvrf</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label - Television</t>
   </si>
   <si>
     <t>With a built-in digital tuner and more than 50cm and less than 180cm lengths of screen diagonal products sold only shall be applied. Energy Efficiency % shall be measured by KS C IEC 62087.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-television</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label - Water Heaters</t>
   </si>
   <si>
     <t>By KS B 8116 Gas water heater of rated gas consumption of 70.0 kW or less,and the total heat capacity is defined by KS B 8101</t>
   </si>
   <si>
-    <t>Instantaneous Water Heaters</t>
-[...1 lines deleted...]
-  <si>
     <t>Gas</t>
   </si>
   <si>
     <t>KS B 8116</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-water-heaters</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Air Cleaners</t>
   </si>
   <si>
     <t>By the scope of KS C 9314 the mechanical and combined air cleaner which hasless 200W power consumption, and the single power 220V and 60Hz.</t>
   </si>
   <si>
     <t>Air Cleaners</t>
   </si>
   <si>
     <t>KS C 9314</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-air-cleaners</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Commercial Refrigerators</t>
   </si>
   <si>
     <t>Commercial electric refrigerator-freezer of storage volume 300L-2000L withthe cooling system of less 1000W electric power consumption by KS C ISO15502. Exclude the freezer only, the showcase, the table type, and the specifiedtype.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>KS C ISO 15502</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-commercial-refrigerators</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Dishwashers</t>
   </si>
   <si>
     <t>By Annex 1 a machine which washes rinses, and dries -when drying process isincluded; dishware, glassware, cutlery and, in some cases, cooking utensils bychemical, mechanical and/or electrical means with the rated capacity 20 personor less.</t>
   </si>
   <si>
-    <t>Dishwashers</t>
-[...1 lines deleted...]
-  <si>
     <t>KS C IEC 60436</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-dishwashers</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Electric Fan</t>
   </si>
   <si>
     <t>By KS C 9301 household electric fan, desktop or stand; which has the diameterof wing of 20-41 cm and the axial single wing run by induction motor to be usedin general: table, stand, etc .</t>
   </si>
   <si>
-    <t>Portable Fans</t>
-[...1 lines deleted...]
-  <si>
     <t>KS C 9301</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-electric-fan</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Fluorescent Lamps</t>
   </si>
   <si>
     <t>By KS C 7601 Fluorescent lamps which are the tubular type of rated powerconsumption of 20W, 28W, 32W, and 40W, the circular type of rated powerconsumption of 32W, and 40W, and the compact type of rated powerconsumption of FPX 13W, FDX 26W, FPL 27W, FPL32W, FPL 36W, FPL36W, FPL 45W, and FPL 55W .7</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-fluorescent-lamps</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Freezers</t>
   </si>
   <si>
     <t>Household electric freezer of storage volume 80L-400L</t>
   </si>
   <si>
     <t>Freezers-only</t>
@@ -629,118 +757,92 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-refrigerators</t>
   </si>
   <si>
     <t>https://www.iea.org/policies/6501-energy-efficiency-labelling-and-standard-for-refrigerator</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Rice Cookers</t>
   </si>
   <si>
     <t>By Annex 1 household electric rice-cooker and rice-warmer with a rated capacity 20 person or less.</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-rice-cookers</t>
   </si>
   <si>
     <t>Energy Efficiency Grade Label for Vacuum Cleaners</t>
   </si>
   <si>
     <t>Vacuum cleaner of rated power consumption of 800W-2,500W, and shall bemoveable dry only</t>
   </si>
   <si>
-    <t>Vacuum Cleaners</t>
-[...1 lines deleted...]
-  <si>
     <t>KS C IEC 60312</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-grade-label-vacuum-cleaners</t>
   </si>
   <si>
     <t>Energy Efficiency of Household and Similar Electrical Appliances</t>
   </si>
   <si>
     <t>This standard identifies the methods of measuring and calculating energy efficiency and sets a maximum limit to the values of energy consumption. The standard aims to reduce the consumption of electric power.</t>
   </si>
   <si>
     <t>Kitchen, Dishwashers</t>
   </si>
   <si>
     <t>IEC60436:2004, A1:2009, A2:2012</t>
   </si>
   <si>
     <t>Egyptian Organisation for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
   <si>
     <t>MEPS for 3 Phase Induction Motor</t>
   </si>
   <si>
     <t>This policy applies to 3-phase induction motors with a rated output of 0.75kW-200kW.</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-3-phase-induction-motor</t>
   </si>
   <si>
     <t>MEPS for Adapter - Charger</t>
   </si>
   <si>
     <t>An adapter under 150W, nameplate output power; and a charger of input 20 W with Li-Ion Battery as a single voltage external power supply</t>
   </si>
   <si>
     <t>Battery Chargers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-adapter-charger</t>
   </si>
@@ -1091,53 +1193,50 @@
 ,   
                     KS C 9312
 ,   
                     KS G 3602
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-operation-energy-efficient-equipment-energy-efficiency-grade-label-electric-0</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Bidets</t>
   </si>
   <si>
     <t>This regulation mandates maximum energy efficiency standards and label for electric bidets. Electric bidets are hygiene devices designed to spray warm water onto the user's anus or genital area after using the toilet for cleaning purposes. These devices consist of components such as water heating devices, cleaning devices, and heated seats, with a rated power consumption of 3,500W or less. However, the following are excluded from this regulation: 
 (a) Devices that receive hot water supply from other water heating systems
 (b) Devices that only provide hot water cleaning
 (c) Devices that only provide a heated seat
 (d) Devices that are powered only by batteries
 (e) Devices used for portable toilets (mobile use)</t>
   </si>
   <si>
     <t>Toilet Seats (Electric)</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
-  </si>
-[...1 lines deleted...]
-    <t>New</t>
   </si>
   <si>
     <t>KS C IEC 62301
 ,   
                     KS C IEC 60335-2-84
 ,   
                     Environmental Labeling Products and Certification Standards: EL229 Bidet</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regulations-operation-energy-efficient-equipment-maximum-energy-efficiency-standards-and-0</t>
   </si>
   <si>
     <t>Regulations on the Operation of Energy-Efficient Equipment, Maximum Energy Efficiency Standards and Label for Clothing Care Appliances</t>
   </si>
   <si>
     <t>This regulation mandates the maximum energy efficiency standards and labels for clothing car appliances. It applies to clothing care appliances that can perform functions such as drying, wrinkle removal, and deodorizing of textile products as specified in the regulations of KS K 0891. However, the following are excluded from this regulation: 
 a) Appliances that do not simultaneously have wrinkle removal and deodorizing functions
 b) Appliances that do not have the ability to collect moisture from the appliance interior as condensate water
 c) Appliances that the user assembles, disassembles, or can carry by themselves</t>
   </si>
   <si>
     <t>Clothes Dryers, Washer and Dryers</t>
   </si>
   <si>
     <t>Comparative Label, Endorsement Label, High Energy Performance Standard</t>
@@ -1512,51 +1611,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P76"/>
+  <dimension ref="A1:P85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="533.156" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="126.112" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1890,3388 +1989,3810 @@
         <v>23</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7" t="s">
         <v>61</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="H8">
         <v>2003</v>
       </c>
       <c r="I8">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>36</v>
       </c>
       <c r="N8" t="s">
         <v>27</v>
       </c>
       <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>2019</v>
-[...1 lines deleted...]
-      <c r="I9"/>
+        <v>2003</v>
+      </c>
+      <c r="I9">
+        <v>2006</v>
+      </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>71</v>
+      </c>
       <c r="M9" t="s">
         <v>36</v>
       </c>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2019</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>36</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H11">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11" t="s">
         <v>36</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H12">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
       <c r="M12" t="s">
         <v>36</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="P12" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B13"/>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H13">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
-      <c r="L13"/>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
       <c r="M13" t="s">
         <v>36</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14">
+        <v>2014</v>
+      </c>
+      <c r="I14">
+        <v>2024</v>
+      </c>
+      <c r="J14" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" t="s">
         <v>99</v>
       </c>
-      <c r="B14" t="s">
+      <c r="P14" t="s">
         <v>100</v>
-      </c>
-[...40 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H15">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
       <c r="M15" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="P15" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B16"/>
       <c r="C16" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2008</v>
+      </c>
+      <c r="I16">
+        <v>2023</v>
+      </c>
       <c r="J16" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="P16" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H17">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="I17">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="J17" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="P17" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="I18">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="J18" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>118</v>
+      </c>
       <c r="M18" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="P18" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B20"/>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H20">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="I20">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>128</v>
+      </c>
       <c r="M20" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="P20" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B21" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
+        <v>133</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="H21">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>134</v>
+      </c>
       <c r="M21" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="P21" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>137</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22">
+        <v>2023</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22" t="s">
+        <v>65</v>
+      </c>
+      <c r="K22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" t="s">
+        <v>138</v>
+      </c>
+      <c r="M22" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
+        <v>139</v>
+      </c>
+      <c r="P22" t="s">
         <v>140</v>
-      </c>
-[...43 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B23"/>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>148</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="M23" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="P23" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B24" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D24" t="s">
-        <v>153</v>
+        <v>54</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2010</v>
+        <v>1993</v>
       </c>
       <c r="I24">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="J24" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
       <c r="L24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="M24" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="P24" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B25" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D25" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>42</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="I25">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J25" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N25" t="s">
         <v>27</v>
       </c>
       <c r="O25" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="P25" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26" t="s">
+        <v>160</v>
+      </c>
+      <c r="C26" t="s">
+        <v>147</v>
+      </c>
+      <c r="D26" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>42</v>
       </c>
       <c r="G26" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H26">
         <v>2009</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>102</v>
+        <v>162</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
+        <v>163</v>
+      </c>
+      <c r="M26" t="s">
+        <v>150</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>164</v>
       </c>
-      <c r="M26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" t="s">
         <v>166</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D27" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>42</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="I27">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="J27" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
-      <c r="L27"/>
+      <c r="L27" t="s">
+        <v>167</v>
+      </c>
       <c r="M27" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P27" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" t="s">
         <v>170</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>147</v>
+      </c>
+      <c r="D28" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>42</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>2012</v>
+      </c>
+      <c r="I28">
+        <v>2012</v>
+      </c>
       <c r="J28" t="s">
-        <v>102</v>
+        <v>172</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28" t="s">
         <v>173</v>
       </c>
       <c r="P28" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>174</v>
       </c>
       <c r="B29" t="s">
         <v>175</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D29" t="s">
         <v>176</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>42</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2000</v>
       </c>
       <c r="I29">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="J29" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K29" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="L29" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" t="s">
+        <v>150</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+      <c r="O29" t="s">
         <v>177</v>
       </c>
-      <c r="M29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>178</v>
+      </c>
+      <c r="B30" t="s">
         <v>179</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>147</v>
+      </c>
+      <c r="D30" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="I30">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="J30" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
-      <c r="L30" t="s">
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>150</v>
+      </c>
+      <c r="N30" t="s">
+        <v>27</v>
+      </c>
+      <c r="O30" t="s">
         <v>181</v>
       </c>
-      <c r="M30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P30" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B31" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D31" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>42</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>1997</v>
+        <v>2012</v>
       </c>
       <c r="I31">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="J31" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
-      <c r="L31" t="s">
+      <c r="L31"/>
+      <c r="M31" t="s">
+        <v>150</v>
+      </c>
+      <c r="N31" t="s">
+        <v>27</v>
+      </c>
+      <c r="O31" t="s">
         <v>184</v>
       </c>
-      <c r="M31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P31" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>185</v>
+      </c>
+      <c r="B32" t="s">
         <v>186</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D32" t="s">
-        <v>188</v>
+        <v>137</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2010</v>
+      </c>
+      <c r="I32">
+        <v>2015</v>
+      </c>
       <c r="J32" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="L32" t="s">
+        <v>188</v>
+      </c>
+      <c r="M32" t="s">
+        <v>150</v>
+      </c>
+      <c r="N32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" t="s">
         <v>189</v>
       </c>
-      <c r="M32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P32" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>190</v>
+      </c>
+      <c r="B33" t="s">
         <v>191</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>147</v>
+      </c>
+      <c r="D33" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>42</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H33">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="I33">
         <v>2009</v>
       </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
-        <v>154</v>
+        <v>193</v>
       </c>
       <c r="M33" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N33" t="s">
         <v>27</v>
       </c>
       <c r="O33" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="P33" t="s">
-        <v>194</v>
+        <v>152</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>195</v>
       </c>
       <c r="B34" t="s">
         <v>196</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
         <v>197</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>42</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2010</v>
       </c>
       <c r="I34">
         <v>2010</v>
       </c>
       <c r="J34" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>198</v>
+      </c>
       <c r="M34" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N34" t="s">
         <v>27</v>
       </c>
       <c r="O34" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="P34" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B35" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D35" t="s">
-        <v>201</v>
+        <v>92</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>42</v>
       </c>
       <c r="G35" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H35">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I35"/>
+        <v>2002</v>
+      </c>
+      <c r="I35">
+        <v>2010</v>
+      </c>
       <c r="J35" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35" t="s">
         <v>202</v>
       </c>
       <c r="M35" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N35" t="s">
         <v>27</v>
       </c>
       <c r="O35" t="s">
         <v>203</v>
       </c>
       <c r="P35" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>204</v>
       </c>
       <c r="B36" t="s">
         <v>205</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>206</v>
+        <v>98</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G36" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H36">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>34</v>
+        <v>148</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36" t="s">
+        <v>206</v>
+      </c>
+      <c r="M36" t="s">
+        <v>150</v>
+      </c>
+      <c r="N36" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" t="s">
         <v>207</v>
       </c>
-      <c r="M36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P36" t="s">
-        <v>210</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>208</v>
+      </c>
+      <c r="B37" t="s">
+        <v>209</v>
+      </c>
+      <c r="C37" t="s">
+        <v>147</v>
+      </c>
+      <c r="D37" t="s">
+        <v>210</v>
+      </c>
+      <c r="E37" t="s">
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>1994</v>
+      </c>
+      <c r="I37">
+        <v>2003</v>
+      </c>
+      <c r="J37" t="s">
+        <v>148</v>
+      </c>
+      <c r="K37" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>150</v>
+      </c>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" t="s">
         <v>211</v>
       </c>
-      <c r="B37" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="P37" t="s">
-        <v>216</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B38" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C38" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="D38" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="H38">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>34</v>
+        <v>148</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38" t="s">
-        <v>26</v>
+        <v>150</v>
       </c>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="P38" t="s">
-        <v>222</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B39" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D39" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="I39">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="J39" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K39" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L39"/>
+        <v>187</v>
+      </c>
+      <c r="L39" t="s">
+        <v>219</v>
+      </c>
       <c r="M39" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="P39" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B40" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D40" t="s">
-        <v>229</v>
+        <v>108</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G40" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H40">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>1996</v>
+      </c>
+      <c r="I40">
+        <v>2009</v>
+      </c>
       <c r="J40" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>223</v>
+      </c>
       <c r="M40" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="P40" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="B41" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G41" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H41">
+        <v>1997</v>
+      </c>
+      <c r="I41">
         <v>2009</v>
       </c>
-      <c r="I41"/>
       <c r="J41" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41"/>
+      <c r="L41" t="s">
+        <v>226</v>
+      </c>
       <c r="M41" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="P41" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="B42" t="s">
+        <v>229</v>
+      </c>
+      <c r="C42" t="s">
         <v>147</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
+        <v>230</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>42</v>
+      </c>
+      <c r="G42" t="s">
+        <v>86</v>
+      </c>
+      <c r="H42">
+        <v>2009</v>
+      </c>
+      <c r="I42"/>
+      <c r="J42" t="s">
         <v>148</v>
       </c>
-      <c r="E42" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
-        <v>149</v>
+        <v>231</v>
       </c>
       <c r="M42" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="P42" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B43" t="s">
-        <v>100</v>
+        <v>234</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D43" t="s">
-        <v>54</v>
+        <v>197</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="I43">
         <v>2009</v>
       </c>
       <c r="J43" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>103</v>
+        <v>198</v>
       </c>
       <c r="M43" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="P43" t="s">
-        <v>112</v>
+        <v>236</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>237</v>
+      </c>
+      <c r="B44" t="s">
+        <v>238</v>
+      </c>
+      <c r="C44" t="s">
+        <v>147</v>
+      </c>
+      <c r="D44" t="s">
         <v>239</v>
       </c>
-      <c r="B44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
-        <v>1994</v>
+        <v>2010</v>
       </c>
       <c r="I44">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="J44" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
-      <c r="L44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="P44" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>241</v>
+      </c>
+      <c r="B45" t="s">
+        <v>242</v>
+      </c>
+      <c r="C45" t="s">
+        <v>147</v>
+      </c>
+      <c r="D45" t="s">
+        <v>127</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>42</v>
+      </c>
+      <c r="G45" t="s">
+        <v>86</v>
+      </c>
+      <c r="H45">
+        <v>2009</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>156</v>
+      </c>
+      <c r="K45" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" t="s">
+        <v>243</v>
+      </c>
+      <c r="M45" t="s">
+        <v>150</v>
+      </c>
+      <c r="N45" t="s">
+        <v>27</v>
+      </c>
+      <c r="O45" t="s">
         <v>244</v>
       </c>
-      <c r="B45" t="s">
+      <c r="P45" t="s">
         <v>152</v>
-      </c>
-[...40 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>245</v>
+      </c>
+      <c r="B46" t="s">
         <v>246</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>109</v>
+        <v>247</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H46">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46"/>
+      <c r="L46" t="s">
+        <v>248</v>
+      </c>
       <c r="M46" t="s">
-        <v>104</v>
+        <v>249</v>
       </c>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="P46" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B47" t="s">
-        <v>114</v>
+        <v>252</v>
       </c>
       <c r="C47" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>253</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H47">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="K47" t="s">
         <v>24</v>
       </c>
       <c r="L47" t="s">
-        <v>117</v>
+        <v>254</v>
       </c>
       <c r="M47" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="P47" t="s">
-        <v>112</v>
+        <v>256</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="B48" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="C48" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D48" t="s">
-        <v>158</v>
+        <v>259</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="I48">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="J48" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K48" t="s">
         <v>24</v>
       </c>
-      <c r="L48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L48"/>
       <c r="M48" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N48" t="s">
         <v>27</v>
       </c>
       <c r="O48" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="P48" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>262</v>
       </c>
       <c r="C49" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D49" t="s">
-        <v>163</v>
+        <v>263</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H49">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L49"/>
       <c r="M49" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="P49" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="B50" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="C50" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D50" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H50">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="P50" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="B51" t="s">
-        <v>259</v>
+        <v>191</v>
       </c>
       <c r="C51" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D51" t="s">
-        <v>260</v>
+        <v>192</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>2011</v>
       </c>
       <c r="I51">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="J51" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
-      <c r="L51"/>
+      <c r="L51" t="s">
+        <v>193</v>
+      </c>
       <c r="M51" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="P51" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="C52" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2012</v>
+        <v>1993</v>
       </c>
       <c r="I52">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="J52" t="s">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
-      <c r="L52"/>
+      <c r="L52" t="s">
+        <v>149</v>
+      </c>
       <c r="M52" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="P52" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C53" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
-        <v>267</v>
+        <v>22</v>
       </c>
       <c r="H53">
-        <v>2012</v>
-[...1 lines deleted...]
-      <c r="I53"/>
+        <v>1994</v>
+      </c>
+      <c r="I53">
+        <v>2003</v>
+      </c>
       <c r="J53" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
-      <c r="L53"/>
+      <c r="L53" t="s">
+        <v>276</v>
+      </c>
       <c r="M53" t="s">
-        <v>268</v>
+        <v>150</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="P53" t="s">
-        <v>270</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="B54" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="C54" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>272</v>
+        <v>197</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>1994</v>
+        <v>2010</v>
       </c>
       <c r="I54">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="J54" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
-      <c r="L54"/>
+      <c r="L54" t="s">
+        <v>198</v>
+      </c>
       <c r="M54" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="P54" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B55" t="s">
-        <v>275</v>
+        <v>154</v>
       </c>
       <c r="C55" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>241</v>
+        <v>155</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
-        <v>1994</v>
+        <v>2012</v>
       </c>
       <c r="I55">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="J55" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
-      <c r="L55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L55"/>
       <c r="M55" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="P55" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B56" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="C56" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D56" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H56">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I56"/>
       <c r="J56" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
-      <c r="L56"/>
+      <c r="L56" t="s">
+        <v>163</v>
+      </c>
       <c r="M56" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="P56" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B57" t="s">
-        <v>141</v>
+        <v>285</v>
       </c>
       <c r="C57" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D57" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="I57">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="J57" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K57" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="L57" t="s">
-        <v>144</v>
+        <v>202</v>
       </c>
       <c r="M57" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="P57" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B58" t="s">
-        <v>283</v>
+        <v>205</v>
       </c>
       <c r="C58" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D58" t="s">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H58">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="K58" t="s">
         <v>24</v>
       </c>
       <c r="L58" t="s">
-        <v>122</v>
+        <v>206</v>
       </c>
       <c r="M58" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="P58" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B59" t="s">
-        <v>175</v>
+        <v>290</v>
       </c>
       <c r="C59" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D59" t="s">
-        <v>176</v>
+        <v>218</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H59">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K59" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L59"/>
       <c r="M59" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="P59" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B60" t="s">
-        <v>180</v>
+        <v>293</v>
       </c>
       <c r="C60" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
-        <v>91</v>
+        <v>294</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="I60">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="J60" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
-      <c r="L60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L60"/>
       <c r="M60" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="P60" t="s">
-        <v>289</v>
+        <v>158</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B61" t="s">
-        <v>291</v>
+        <v>170</v>
       </c>
       <c r="C61" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D61" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H61">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I61"/>
+        <v>2012</v>
+      </c>
+      <c r="I61">
+        <v>2012</v>
+      </c>
       <c r="J61" t="s">
-        <v>102</v>
+        <v>172</v>
       </c>
       <c r="K61" t="s">
         <v>24</v>
       </c>
-      <c r="L61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="P61" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B62" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C62" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D62" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
-        <v>22</v>
+        <v>301</v>
       </c>
       <c r="H62">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="I62">
         <v>2012</v>
       </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="K62" t="s">
         <v>24</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
-        <v>104</v>
+        <v>302</v>
       </c>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="P62" t="s">
-        <v>112</v>
+        <v>304</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="B63" t="s">
-        <v>298</v>
+        <v>209</v>
       </c>
       <c r="C63" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D63" t="s">
-        <v>153</v>
+        <v>306</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="I63">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="J63" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
-      <c r="L63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L63"/>
       <c r="M63" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N63" t="s">
         <v>27</v>
       </c>
       <c r="O63" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="P63" t="s">
-        <v>300</v>
+        <v>158</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B64" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C64" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D64" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
-        <v>2015</v>
+        <v>1994</v>
       </c>
       <c r="I64">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="J64" t="s">
-        <v>34</v>
+        <v>156</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
-      <c r="L64"/>
+      <c r="L64" t="s">
+        <v>310</v>
+      </c>
       <c r="M64" t="s">
-        <v>268</v>
+        <v>150</v>
       </c>
       <c r="N64" t="s">
         <v>27</v>
       </c>
       <c r="O64" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="P64" t="s">
-        <v>305</v>
+        <v>158</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="B65" t="s">
-        <v>307</v>
+        <v>213</v>
       </c>
       <c r="C65" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D65" t="s">
-        <v>303</v>
+        <v>214</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H65">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I65"/>
+        <v>2004</v>
+      </c>
+      <c r="I65">
+        <v>2010</v>
+      </c>
       <c r="J65" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65"/>
       <c r="M65" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N65" t="s">
         <v>27</v>
       </c>
       <c r="O65" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="P65" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B66" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="C66" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D66" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="I66">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J66" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K66" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L66"/>
+        <v>187</v>
+      </c>
+      <c r="L66" t="s">
+        <v>188</v>
+      </c>
       <c r="M66" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="P66" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B67" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C67" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D67" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="I67">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="J67" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
-      <c r="L67"/>
+      <c r="L67" t="s">
+        <v>167</v>
+      </c>
       <c r="M67" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="P67" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="B68" t="s">
-        <v>315</v>
+        <v>217</v>
       </c>
       <c r="C68" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D68" t="s">
-        <v>77</v>
+        <v>218</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
-        <v>2012</v>
+        <v>2001</v>
       </c>
       <c r="I68">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="J68" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="K68" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L68"/>
+        <v>187</v>
+      </c>
+      <c r="L68" t="s">
+        <v>219</v>
+      </c>
       <c r="M68" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="P68" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B69" t="s">
-        <v>318</v>
+        <v>222</v>
       </c>
       <c r="C69" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D69" t="s">
-        <v>201</v>
+        <v>108</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="H69">
         <v>2009</v>
       </c>
-      <c r="I69"/>
+      <c r="I69">
+        <v>2014</v>
+      </c>
       <c r="J69" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
-        <v>202</v>
+        <v>223</v>
       </c>
       <c r="M69" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="P69" t="s">
-        <v>112</v>
+        <v>323</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B70" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C70" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D70" t="s">
-        <v>121</v>
+        <v>230</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H70">
-        <v>2002</v>
-[...1 lines deleted...]
-      <c r="I70">
         <v>2004</v>
       </c>
+      <c r="I70"/>
       <c r="J70" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70" t="s">
-        <v>122</v>
+        <v>231</v>
       </c>
       <c r="M70" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="P70" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B71" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C71" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D71" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-      <c r="I71"/>
+        <v>22</v>
+      </c>
+      <c r="H71">
+        <v>2010</v>
+      </c>
+      <c r="I71">
+        <v>2012</v>
+      </c>
       <c r="J71" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="K71" t="s">
-        <v>327</v>
+        <v>24</v>
       </c>
       <c r="L71"/>
       <c r="M71" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="P71" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B72" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C72" t="s">
-        <v>331</v>
+        <v>147</v>
       </c>
       <c r="D72" t="s">
-        <v>332</v>
+        <v>197</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
+        <v>21</v>
+      </c>
+      <c r="G72" t="s">
+        <v>22</v>
+      </c>
+      <c r="H72">
+        <v>1992</v>
+      </c>
+      <c r="I72">
+        <v>2004</v>
+      </c>
+      <c r="J72" t="s">
+        <v>148</v>
+      </c>
+      <c r="K72" t="s">
+        <v>24</v>
+      </c>
+      <c r="L72" t="s">
+        <v>198</v>
+      </c>
+      <c r="M72" t="s">
+        <v>150</v>
+      </c>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
+      <c r="O72" t="s">
         <v>333</v>
       </c>
-      <c r="G72" t="s">
-[...8 lines deleted...]
-      <c r="J72" t="s">
+      <c r="P72" t="s">
         <v>334</v>
-      </c>
-[...16 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>335</v>
+      </c>
+      <c r="B73" t="s">
+        <v>336</v>
+      </c>
+      <c r="C73" t="s">
+        <v>147</v>
+      </c>
+      <c r="D73" t="s">
+        <v>337</v>
+      </c>
+      <c r="E73" t="s">
+        <v>20</v>
+      </c>
+      <c r="F73" t="s">
+        <v>21</v>
+      </c>
+      <c r="G73" t="s">
+        <v>22</v>
+      </c>
+      <c r="H73">
+        <v>2015</v>
+      </c>
+      <c r="I73">
+        <v>2019</v>
+      </c>
+      <c r="J73" t="s">
+        <v>34</v>
+      </c>
+      <c r="K73" t="s">
+        <v>24</v>
+      </c>
+      <c r="L73"/>
+      <c r="M73" t="s">
+        <v>302</v>
+      </c>
+      <c r="N73" t="s">
+        <v>27</v>
+      </c>
+      <c r="O73" t="s">
+        <v>338</v>
+      </c>
+      <c r="P73" t="s">
         <v>339</v>
-      </c>
-[...43 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B74" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C74" t="s">
-        <v>331</v>
+        <v>147</v>
       </c>
       <c r="D74" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>346</v>
+        <v>21</v>
       </c>
       <c r="G74" t="s">
-        <v>347</v>
+        <v>86</v>
       </c>
       <c r="H74">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>334</v>
+        <v>156</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
-      <c r="L74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L74"/>
       <c r="M74" t="s">
-        <v>336</v>
+        <v>150</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="P74" t="s">
-        <v>338</v>
+        <v>158</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="B75" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="C75" t="s">
-        <v>331</v>
+        <v>147</v>
       </c>
       <c r="D75" t="s">
-        <v>352</v>
+        <v>123</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
-        <v>353</v>
+        <v>21</v>
       </c>
       <c r="G75" t="s">
-        <v>347</v>
+        <v>22</v>
       </c>
       <c r="H75">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I75"/>
+        <v>2012</v>
+      </c>
+      <c r="I75">
+        <v>2012</v>
+      </c>
       <c r="J75" t="s">
-        <v>334</v>
+        <v>156</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
-      <c r="L75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L75"/>
       <c r="M75" t="s">
-        <v>336</v>
+        <v>150</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="P75" t="s">
-        <v>338</v>
+        <v>158</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>346</v>
+      </c>
+      <c r="B76" t="s">
+        <v>347</v>
+      </c>
+      <c r="C76" t="s">
+        <v>147</v>
+      </c>
+      <c r="D76" t="s">
+        <v>85</v>
+      </c>
+      <c r="E76" t="s">
+        <v>20</v>
+      </c>
+      <c r="F76" t="s">
+        <v>21</v>
+      </c>
+      <c r="G76" t="s">
+        <v>22</v>
+      </c>
+      <c r="H76">
+        <v>2012</v>
+      </c>
+      <c r="I76">
+        <v>2016</v>
+      </c>
+      <c r="J76" t="s">
+        <v>156</v>
+      </c>
+      <c r="K76" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76" t="s">
+        <v>150</v>
+      </c>
+      <c r="N76" t="s">
+        <v>27</v>
+      </c>
+      <c r="O76" t="s">
+        <v>348</v>
+      </c>
+      <c r="P76" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>346</v>
+      </c>
+      <c r="B77" t="s">
+        <v>349</v>
+      </c>
+      <c r="C77" t="s">
+        <v>147</v>
+      </c>
+      <c r="D77" t="s">
+        <v>85</v>
+      </c>
+      <c r="E77" t="s">
+        <v>20</v>
+      </c>
+      <c r="F77" t="s">
+        <v>21</v>
+      </c>
+      <c r="G77" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77">
+        <v>2012</v>
+      </c>
+      <c r="I77">
+        <v>2015</v>
+      </c>
+      <c r="J77" t="s">
+        <v>156</v>
+      </c>
+      <c r="K77" t="s">
+        <v>24</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77" t="s">
+        <v>150</v>
+      </c>
+      <c r="N77" t="s">
+        <v>27</v>
+      </c>
+      <c r="O77" t="s">
+        <v>350</v>
+      </c>
+      <c r="P77" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>351</v>
+      </c>
+      <c r="B78" t="s">
+        <v>352</v>
+      </c>
+      <c r="C78" t="s">
+        <v>147</v>
+      </c>
+      <c r="D78" t="s">
+        <v>127</v>
+      </c>
+      <c r="E78" t="s">
+        <v>20</v>
+      </c>
+      <c r="F78" t="s">
+        <v>21</v>
+      </c>
+      <c r="G78" t="s">
+        <v>86</v>
+      </c>
+      <c r="H78">
+        <v>2009</v>
+      </c>
+      <c r="I78"/>
+      <c r="J78" t="s">
+        <v>156</v>
+      </c>
+      <c r="K78" t="s">
+        <v>24</v>
+      </c>
+      <c r="L78" t="s">
+        <v>243</v>
+      </c>
+      <c r="M78" t="s">
+        <v>150</v>
+      </c>
+      <c r="N78" t="s">
+        <v>27</v>
+      </c>
+      <c r="O78" t="s">
+        <v>353</v>
+      </c>
+      <c r="P78" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" t="s">
+        <v>354</v>
+      </c>
+      <c r="B79" t="s">
+        <v>355</v>
+      </c>
+      <c r="C79" t="s">
+        <v>147</v>
+      </c>
+      <c r="D79" t="s">
+        <v>64</v>
+      </c>
+      <c r="E79" t="s">
+        <v>20</v>
+      </c>
+      <c r="F79" t="s">
+        <v>21</v>
+      </c>
+      <c r="G79" t="s">
+        <v>22</v>
+      </c>
+      <c r="H79">
+        <v>2002</v>
+      </c>
+      <c r="I79">
+        <v>2004</v>
+      </c>
+      <c r="J79" t="s">
+        <v>156</v>
+      </c>
+      <c r="K79" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" t="s">
+        <v>167</v>
+      </c>
+      <c r="M79" t="s">
+        <v>150</v>
+      </c>
+      <c r="N79" t="s">
+        <v>27</v>
+      </c>
+      <c r="O79" t="s">
         <v>356</v>
       </c>
-      <c r="B76" t="s">
+      <c r="P79" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" t="s">
         <v>357</v>
       </c>
-      <c r="C76" t="s">
-[...2 lines deleted...]
-      <c r="D76" t="s">
+      <c r="B80" t="s">
         <v>358</v>
       </c>
-      <c r="E76" t="s">
-[...5 lines deleted...]
-      <c r="G76" t="s">
+      <c r="C80" t="s">
+        <v>147</v>
+      </c>
+      <c r="D80" t="s">
+        <v>359</v>
+      </c>
+      <c r="E80" t="s">
+        <v>20</v>
+      </c>
+      <c r="F80" t="s">
+        <v>21</v>
+      </c>
+      <c r="G80" t="s">
+        <v>360</v>
+      </c>
+      <c r="H80"/>
+      <c r="I80"/>
+      <c r="J80" t="s">
+        <v>156</v>
+      </c>
+      <c r="K80" t="s">
+        <v>361</v>
+      </c>
+      <c r="L80"/>
+      <c r="M80" t="s">
+        <v>150</v>
+      </c>
+      <c r="N80" t="s">
+        <v>27</v>
+      </c>
+      <c r="O80" t="s">
+        <v>362</v>
+      </c>
+      <c r="P80" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
+        <v>363</v>
+      </c>
+      <c r="B81" t="s">
+        <v>364</v>
+      </c>
+      <c r="C81" t="s">
+        <v>365</v>
+      </c>
+      <c r="D81" t="s">
+        <v>366</v>
+      </c>
+      <c r="E81" t="s">
+        <v>20</v>
+      </c>
+      <c r="F81" t="s">
+        <v>367</v>
+      </c>
+      <c r="G81" t="s">
         <v>8</v>
       </c>
-      <c r="H76">
+      <c r="H81">
+        <v>2015</v>
+      </c>
+      <c r="I81">
+        <v>2024</v>
+      </c>
+      <c r="J81" t="s">
+        <v>368</v>
+      </c>
+      <c r="K81" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" t="s">
+        <v>369</v>
+      </c>
+      <c r="M81" t="s">
+        <v>370</v>
+      </c>
+      <c r="N81" t="s">
+        <v>27</v>
+      </c>
+      <c r="O81" t="s">
+        <v>371</v>
+      </c>
+      <c r="P81" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>373</v>
+      </c>
+      <c r="B82" t="s">
+        <v>374</v>
+      </c>
+      <c r="C82" t="s">
+        <v>147</v>
+      </c>
+      <c r="D82" t="s">
+        <v>239</v>
+      </c>
+      <c r="E82" t="s">
+        <v>20</v>
+      </c>
+      <c r="F82" t="s">
+        <v>367</v>
+      </c>
+      <c r="G82" t="s">
+        <v>8</v>
+      </c>
+      <c r="H82">
+        <v>2004</v>
+      </c>
+      <c r="I82">
+        <v>2024</v>
+      </c>
+      <c r="J82" t="s">
+        <v>368</v>
+      </c>
+      <c r="K82" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" t="s">
+        <v>375</v>
+      </c>
+      <c r="M82" t="s">
+        <v>370</v>
+      </c>
+      <c r="N82" t="s">
+        <v>27</v>
+      </c>
+      <c r="O82" t="s">
+        <v>376</v>
+      </c>
+      <c r="P82" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" t="s">
+        <v>377</v>
+      </c>
+      <c r="B83" t="s">
+        <v>378</v>
+      </c>
+      <c r="C83" t="s">
+        <v>365</v>
+      </c>
+      <c r="D83" t="s">
+        <v>379</v>
+      </c>
+      <c r="E83" t="s">
+        <v>20</v>
+      </c>
+      <c r="F83" t="s">
+        <v>380</v>
+      </c>
+      <c r="G83" t="s">
+        <v>93</v>
+      </c>
+      <c r="H83">
+        <v>2024</v>
+      </c>
+      <c r="I83"/>
+      <c r="J83" t="s">
+        <v>368</v>
+      </c>
+      <c r="K83" t="s">
+        <v>24</v>
+      </c>
+      <c r="L83" t="s">
+        <v>381</v>
+      </c>
+      <c r="M83" t="s">
+        <v>370</v>
+      </c>
+      <c r="N83" t="s">
+        <v>27</v>
+      </c>
+      <c r="O83" t="s">
+        <v>382</v>
+      </c>
+      <c r="P83" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" t="s">
+        <v>383</v>
+      </c>
+      <c r="B84" t="s">
+        <v>384</v>
+      </c>
+      <c r="C84" t="s">
+        <v>365</v>
+      </c>
+      <c r="D84" t="s">
+        <v>385</v>
+      </c>
+      <c r="E84" t="s">
+        <v>20</v>
+      </c>
+      <c r="F84" t="s">
+        <v>386</v>
+      </c>
+      <c r="G84" t="s">
+        <v>93</v>
+      </c>
+      <c r="H84">
+        <v>2024</v>
+      </c>
+      <c r="I84"/>
+      <c r="J84" t="s">
+        <v>368</v>
+      </c>
+      <c r="K84" t="s">
+        <v>24</v>
+      </c>
+      <c r="L84" t="s">
+        <v>387</v>
+      </c>
+      <c r="M84" t="s">
+        <v>370</v>
+      </c>
+      <c r="N84" t="s">
+        <v>27</v>
+      </c>
+      <c r="O84" t="s">
+        <v>388</v>
+      </c>
+      <c r="P84" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
+        <v>389</v>
+      </c>
+      <c r="B85" t="s">
+        <v>390</v>
+      </c>
+      <c r="C85" t="s">
+        <v>147</v>
+      </c>
+      <c r="D85" t="s">
+        <v>391</v>
+      </c>
+      <c r="E85" t="s">
+        <v>20</v>
+      </c>
+      <c r="F85" t="s">
+        <v>380</v>
+      </c>
+      <c r="G85" t="s">
+        <v>8</v>
+      </c>
+      <c r="H85">
         <v>2011</v>
       </c>
-      <c r="I76">
+      <c r="I85">
         <v>2024</v>
       </c>
-      <c r="J76" t="s">
-[...18 lines deleted...]
-        <v>361</v>
+      <c r="J85" t="s">
+        <v>368</v>
+      </c>
+      <c r="K85" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85" t="s">
+        <v>392</v>
+      </c>
+      <c r="M85" t="s">
+        <v>370</v>
+      </c>
+      <c r="N85" t="s">
+        <v>27</v>
+      </c>
+      <c r="O85" t="s">
+        <v>393</v>
+      </c>
+      <c r="P85" t="s">
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">