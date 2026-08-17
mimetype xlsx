--- v1 (2026-02-24)
+++ v2 (2026-08-17)
@@ -12,170 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>8441 / 2024 Eco-Design Requirements For Water Pumps Energy Efficiency</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>Pumps Other</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>ICS 23.080</t>
+  </si>
+  <si>
+    <t>Egyptian Organization for Standards and Quality</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/8441-2024-eco-design-requirements-water-pumps-energy-efficiency</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/15248</t>
+  </si>
+  <si>
     <t>Consumer Protection Act 2001 (Section 30) Minimum Energy Performance Standards and Labelling - MEPSL - Regulations 2016</t>
   </si>
   <si>
     <t>Kiribati has drafted Minimum Energy Performance Standards and Labeling (MEPSL) under the Pacific Alliance Labelling and Standards Programme (PALS), but they have not yet been signed into law. Policies are drafted for a voluntary Comparative Label and voluntary Minimum Performance Standards for air conditioners, ballasts, incandescent lamps, self-ballasted CFLs, tubular lamps, freezers, and refrigerator-freezers.</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps, Directional Lamps, Room ACs - Stationary ACs, Central ACs, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
-    <t>Voluntary</t>
-[...1 lines deleted...]
-  <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>Under development</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
-    <t>Electricity</t>
-[...1 lines deleted...]
-  <si>
     <t>Kiribati Ministry of Public Works and Utilities</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/consumer-protection-act-2001-section-30-minimum-energy-performance-standards-and-labelling</t>
   </si>
   <si>
     <t>http://prdrse4all.spc.int/sites/default/files/final_pals_evaluation_report.pdf</t>
   </si>
   <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
-    <t>Egypt</t>
-[...1 lines deleted...]
-  <si>
     <t>Pumps</t>
   </si>
   <si>
-    <t>Minimum Performance Standard</t>
-[...1 lines deleted...]
-  <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
-    <t>ICS 23.080</t>
-[...4 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/15248</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -479,51 +491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P3"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="490.595" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="93.12" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -559,136 +571,184 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2"/>
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2">
+        <v>2021</v>
+      </c>
+      <c r="I2">
+        <v>2024</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="H2"/>
-[...1 lines deleted...]
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>31</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>33</v>
       </c>
-      <c r="G3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
+      <c r="N3" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4">
+        <v>2021</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...12 lines deleted...]
-        <v>39</v>
+      <c r="N4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P4" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">