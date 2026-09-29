--- v1 (2026-01-26)
+++ v2 (2026-09-29)
@@ -207,71 +207,71 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/3795-52018-energy-efficiency-label-requirements-air-conditioners-part-5-fixed-capacity</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14798</t>
   </si>
   <si>
     <t>3795/2023 Energy Efficiency Label Requirements for Air Conditioner Room Air Conditioner (Window - Split)</t>
   </si>
   <si>
     <t>This standard is mandatory and applies to window and split air conditioners.</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>ICS 23.120 - 27.015</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/37952023-energy-efficiency-label-requirements-air-conditioner-room-air-conditioner-window</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/8643</t>
   </si>
   <si>
-    <t>4100/2006 Energy Efficiency of Households and similar Electrical appliances methods for measuring and calculation energy consumption of washing machine</t>
+    <t>4100/2006 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption of washing machine</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency specifications for washing machines.</t>
   </si>
   <si>
     <t>Laundry, Washing Machines</t>
   </si>
   <si>
     <t>IEC 60465/2003+cor1/2005
 ,   
                       IEC-60335-1/2001-Amd 1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/41002006-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/4472</t>
   </si>
   <si>
-    <t>5806/2019 Energy efficiency of households and similar Electrical appliances methods for measuring and calculation energy consumption for electric water heaters</t>
+    <t>5806/2019 Energy efficiency of households and similar electrical appliances - methods for measuring and calculation energy consumption for electric water heaters</t>
   </si>
   <si>
     <t>This standard specifies the requirement and method of calculation of energy efficiency for electric water heaters.</t>
   </si>
   <si>
     <t>Storage Water Heaters</t>
   </si>
   <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/58062019-energy-efficiency-households-and-similar-electrical-appliances-methods-measuring</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/6413</t>
   </si>
   <si>
     <t>6977/2009 Energy Efficiency Of Distribution Transformers</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency of distribution transformers.</t>
   </si>
   <si>
     <t>Power Transformers</t>
   </si>
@@ -323,50 +323,70 @@
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/78232020-energy-efficiency-requirements-electrical-lamps-and-luminaires</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14011</t>
   </si>
   <si>
     <t>7993/2018 Energy Efficiency Label For Televisions And Displays</t>
   </si>
   <si>
     <t>This standard specifies the energy efficiency requirements for televisions and display units.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/79932018-energy-efficiency-label-televisions-and-displays</t>
   </si>
   <si>
     <t>http://www.eos.org.eg/en/standard/14349</t>
   </si>
   <si>
+    <t>8057/2017 Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>This standard identifies the methods for measuring and calculating the energy efficiency of vacuum cleaners.</t>
+  </si>
+  <si>
+    <t>Electronics, Other-Electronics, Vacuum Cleaners</t>
+  </si>
+  <si>
+    <t>IEC 62885-2/2016
+,   
+                    (EU) No 665/2013</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/80572017-energy-efficiency-household-electrical-appliances-methods-measuring-and</t>
+  </si>
+  <si>
+    <t>https://www.eos.org.eg/en/standard/14543</t>
+  </si>
+  <si>
     <t>Eco-Design Requirements for Water Pump Energy Efficiency (8441/2021)</t>
   </si>
   <si>
     <t>This standard establishes ecodesign requirements for rotodynamic water pumps for pumping clean water, including those integrated into other products, and efficiency labeling requirements.</t>
   </si>
   <si>
     <t>Pumps</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Entered into force, New, Superseded</t>
   </si>
   <si>
     <t>ICS 23.080</t>
   </si>
   <si>
     <t>Egyptian Organization for Standards and Quality</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/eco-design-requirements-water-pump-energy-efficiency-84412021</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/15248</t>
@@ -389,70 +409,50 @@
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-and-similar-electrical-appliances</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14008</t>
   </si>
   <si>
     <t>Energy Efficiency Of Household Electrical Appliances Methods For Measuring And Calculating Energy Efficiency Of Domestic Ovens (ES 8058/2017)</t>
   </si>
   <si>
     <t>This standard establishes the methods of measuring and calculating the energy efficiency of electrical domestic ovens.</t>
   </si>
   <si>
     <t>Kitchen, Ovens</t>
   </si>
   <si>
     <t>IEC 60350-1/2015
 ,   
                     Regulation (EU) No 65/2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-household-electrical-appliances-methods-measuring-and-calculating-0</t>
   </si>
   <si>
     <t>https://www.eos.org.eg/en/standard/14544</t>
-  </si>
-[...18 lines deleted...]
-    <t>https://www.eos.org.eg/en/standard/14543</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -778,51 +778,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="224.088" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="373.909" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="48.274" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1430,201 +1430,201 @@
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
         <v>97</v>
       </c>
       <c r="P13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>99</v>
       </c>
       <c r="B14" t="s">
         <v>100</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>101</v>
       </c>
       <c r="E14" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>103</v>
+        <v>72</v>
       </c>
       <c r="H14">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>34</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="M14" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="P14" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="H15">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
+        <v>110</v>
+      </c>
+      <c r="M15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
+        <v>112</v>
+      </c>
+      <c r="P15" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>78</v>
       </c>
       <c r="H16">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>34</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
+        <v>117</v>
+      </c>
+      <c r="M16" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
         <v>119</v>
       </c>
       <c r="P16" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>121</v>
       </c>
       <c r="B17" t="s">
         <v>122</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>123</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H17">
         <v>2017</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
         <v>124</v>
       </c>
       <c r="M17" t="s">
         <v>26</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>125</v>
       </c>
       <c r="P17" t="s">
         <v>126</v>