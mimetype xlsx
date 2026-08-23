--- v0 (2025-11-30)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="520">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -604,72 +604,50 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
-[...20 lines deleted...]
-  <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2008/1275/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 1253/2014 of 7 July 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for ventilation units</t>
   </si>
   <si>
     <t>Ventilation unit -VU; means an electricity driven appliance equipped with at least one impeller; one motor and a casing and intended to replace utilised air by outdoor air in a building or a part of a building.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-12532014-7-july-2014-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/1253/contents</t>
@@ -738,50 +716,79 @@
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2012/547/contents</t>
   </si>
   <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
+  </si>
+  <si>
     <t>Commission Regulation (EU) No 66/2014 of 14 January 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for domestic ovens, hobs and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.   
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Ovens, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0066-20170109</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2014/66</t>
   </si>
   <si>
@@ -816,65 +823,50 @@
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0814-20170109</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...13 lines deleted...]
-  <si>
     <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
   </si>
   <si>
     <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
   </si>
   <si>
     <t>Set Top Boxes (STB)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
   </si>
   <si>
     <t>Commission Regulation EC No 1275-2008 of 17 December 2008</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements related to standby and off mode electric power consumption. This Regulation applies to electrical and electronic household and office equipment.</t>
   </si>
   <si>
     <t>Stand-by and networked devices</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-1275-2008-17-december-2008</t>
@@ -1451,50 +1443,84 @@
     <t>https://cprc-clasp.ngo/policies/resolution-cabinet-ministers-ukraine-no-702-7-august-2013-approval-technical-regulations</t>
   </si>
   <si>
     <t>http://zakon2.rada.gov.ua/laws/show/702-2013-%D0%BF/page</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy Voluntary Window Energy Label</t>
   </si>
   <si>
     <t>The energy label provides information on the energy efficiency of windows during the winter.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Swiss Federal Office of Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/swiss-federal-office-energy-voluntary-window-energy-label</t>
   </si>
   <si>
     <t>http://www.bfe.admin.ch/energie/00588/00589/00644/index.html?lang=it&amp;msg-id=56073</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1595,53 +1621,50 @@
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information Regulations 2021: Welding Equipment</t>
   </si>
   <si>
     <t>This regulation applies to welding equipment using one or more of the following welding processes—
 (a) flux cored arc welding;
 (b) manual metal arc welding;
 (c) metal active gas and metal inert gas welding;
 (d) plasma arc cutting;
 (e) self-shielded flux-cored welding;
 (f) shielded metal arc welding;
 (g) tungsten inert gas welding.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-regulations-2021-welding</t>
   </si>
   <si>
     <t>The Energy Act Appliances Energy Performance and Labelling Regulations,2016</t>
   </si>
   <si>
     <t>This act specifies the labeling requirements for non-ducted air conditioners, refrigerating appliances, 3 phase caged induction motors, self ballasted lamps, double capped fluorescent lamps, and ballasts for fluorescent lamps.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls, 3-Phase Motors, Room ACs - Stationary ACs, Refrigerators-Freezers</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>October 2025</t>
   </si>
   <si>
     <t>Energy &amp; Petroleum Regulatory Authority (EPRA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-act-appliances-energy-performance-and-labelling-regulations2016</t>
   </si>
   <si>
     <t>https://www.epra.go.ke/sites/default/files/Documents/The-Energy-Appliances-Energy-Performance-and-Labelling-Regulations-2016.pdf</t>
   </si>
   <si>
     <t>Voluntary ecodesign scheme for games consoles</t>
   </si>
   <si>
     <t>Companies active in the games consoles market have proposed a voluntary agreement laying down specific ecodesign requirements for games consoles models placed on the EU market, which use more than 20 Watts in active game mode. The voluntary scheme was agreed by the signatories in April 2014.
 Under the agreement, each signatory undertakes that at least 90 % of all games consoles that they place on the market would comply with the applicable minimum energy efficiency requirements.
 The agreement includes requirements on auto power down settings, limits on energy use in standby (0.5 W), navigation (40 W), and media streaming modes (50 W), and some product information requirements.</t>
   </si>
   <si>
     <t>Other-Electronics</t>
   </si>
   <si>
@@ -2006,51 +2029,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3608,488 +3631,488 @@
         <v>49</v>
       </c>
       <c r="K35" t="s">
         <v>43</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>26</v>
       </c>
       <c r="O35" t="s">
         <v>183</v>
       </c>
       <c r="P35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D36" t="s">
         <v>187</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
         <v>135</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
+        <v>42</v>
+      </c>
+      <c r="K36" t="s">
+        <v>43</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36" t="s">
+        <v>26</v>
+      </c>
+      <c r="O36" t="s">
         <v>188</v>
       </c>
-      <c r="K36" t="s">
-[...3 lines deleted...]
-      <c r="M36" t="s">
+      <c r="P36" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37" t="s">
-        <v>194</v>
+        <v>102</v>
       </c>
       <c r="E37" t="s">
         <v>40</v>
       </c>
       <c r="F37" t="s">
         <v>135</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>42</v>
       </c>
       <c r="K37" t="s">
         <v>43</v>
       </c>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>103</v>
+      </c>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>26</v>
       </c>
       <c r="O37" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="P37" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B38" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>102</v>
       </c>
       <c r="E38" t="s">
         <v>40</v>
       </c>
       <c r="F38" t="s">
         <v>135</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2014</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K38" t="s">
         <v>43</v>
       </c>
       <c r="L38" t="s">
         <v>103</v>
       </c>
-      <c r="M38"/>
+      <c r="M38" t="s">
+        <v>50</v>
+      </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
       <c r="O38" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="P38" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>197</v>
       </c>
       <c r="B39" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>199</v>
       </c>
       <c r="E39" t="s">
         <v>40</v>
       </c>
       <c r="F39" t="s">
         <v>135</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="K39" t="s">
         <v>43</v>
       </c>
-      <c r="L39" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L39"/>
+      <c r="M39"/>
       <c r="N39" t="s">
         <v>26</v>
       </c>
       <c r="O39" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="P39" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B40" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="E40" t="s">
         <v>40</v>
       </c>
       <c r="F40" t="s">
         <v>135</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2012</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K40" t="s">
         <v>43</v>
       </c>
       <c r="L40"/>
-      <c r="M40"/>
+      <c r="M40" t="s">
+        <v>50</v>
+      </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
       <c r="O40" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="P40" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B41" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D41" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E41" t="s">
         <v>40</v>
       </c>
       <c r="F41" t="s">
         <v>135</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="K41" t="s">
         <v>43</v>
       </c>
       <c r="L41"/>
-      <c r="M41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M41"/>
       <c r="N41" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="O41" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="P41" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="E42" t="s">
         <v>40</v>
       </c>
       <c r="F42" t="s">
         <v>135</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>2011</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K42" t="s">
         <v>43</v>
       </c>
       <c r="L42"/>
-      <c r="M42"/>
+      <c r="M42" t="s">
+        <v>50</v>
+      </c>
       <c r="N42" t="s">
         <v>44</v>
       </c>
       <c r="O42" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="P42" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>213</v>
       </c>
       <c r="B43" t="s">
         <v>214</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
         <v>215</v>
       </c>
       <c r="E43" t="s">
         <v>40</v>
       </c>
       <c r="F43" t="s">
         <v>135</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>49</v>
       </c>
       <c r="K43" t="s">
         <v>43</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
         <v>50</v>
       </c>
       <c r="N43" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O43" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="P43" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B44" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C44" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D44" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
       <c r="F44" t="s">
         <v>135</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>2012</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="K44" t="s">
         <v>43</v>
       </c>
       <c r="L44"/>
-      <c r="M44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44" t="s">
         <v>26</v>
       </c>
       <c r="O44" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="P44" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B45" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>40</v>
       </c>
       <c r="F45" t="s">
         <v>135</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>42</v>
+        <v>223</v>
       </c>
       <c r="K45" t="s">
         <v>43</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
+      <c r="L45" t="s">
+        <v>224</v>
+      </c>
+      <c r="M45" t="s">
+        <v>225</v>
+      </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
       <c r="O45" t="s">
         <v>226</v>
       </c>
       <c r="P45" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>228</v>
       </c>
       <c r="B46" t="s">
         <v>229</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
         <v>230</v>
       </c>
       <c r="E46" t="s">
         <v>40</v>
@@ -4338,2390 +4361,2394 @@
       </c>
       <c r="L51" t="s">
         <v>247</v>
       </c>
       <c r="M51" t="s">
         <v>50</v>
       </c>
       <c r="N51" t="s">
         <v>26</v>
       </c>
       <c r="O51" t="s">
         <v>251</v>
       </c>
       <c r="P51" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>253</v>
       </c>
       <c r="B52" t="s">
         <v>254</v>
       </c>
       <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E52" t="s">
         <v>40</v>
       </c>
       <c r="F52" t="s">
         <v>135</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>42</v>
       </c>
       <c r="K52" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
         <v>26</v>
       </c>
       <c r="O52" t="s">
         <v>256</v>
       </c>
       <c r="P52" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>258</v>
       </c>
       <c r="B53" t="s">
         <v>259</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D53" t="s">
         <v>260</v>
       </c>
       <c r="E53" t="s">
         <v>40</v>
       </c>
       <c r="F53" t="s">
         <v>135</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="K53" t="s">
         <v>43</v>
       </c>
       <c r="L53"/>
-      <c r="M53"/>
+      <c r="M53" t="s">
+        <v>50</v>
+      </c>
       <c r="N53" t="s">
         <v>26</v>
       </c>
       <c r="O53" t="s">
         <v>261</v>
       </c>
       <c r="P53" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>263</v>
       </c>
       <c r="B54" t="s">
         <v>264</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D54" t="s">
         <v>265</v>
       </c>
       <c r="E54" t="s">
         <v>40</v>
       </c>
       <c r="F54" t="s">
         <v>135</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K54" t="s">
         <v>43</v>
       </c>
       <c r="L54"/>
-      <c r="M54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M54"/>
       <c r="N54" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="O54" t="s">
         <v>266</v>
       </c>
       <c r="P54" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>268</v>
       </c>
       <c r="B55" t="s">
         <v>269</v>
       </c>
       <c r="C55" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E55" t="s">
         <v>40</v>
       </c>
       <c r="F55" t="s">
         <v>135</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>2015</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K55" t="s">
         <v>43</v>
       </c>
       <c r="L55"/>
-      <c r="M55"/>
+      <c r="M55" t="s">
+        <v>50</v>
+      </c>
       <c r="N55" t="s">
         <v>44</v>
       </c>
       <c r="O55" t="s">
+        <v>270</v>
+      </c>
+      <c r="P55" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>272</v>
+      </c>
+      <c r="B56" t="s">
         <v>273</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>274</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E56" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>49</v>
+        <v>276</v>
       </c>
       <c r="K56" t="s">
         <v>43</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
-        <v>50</v>
+        <v>277</v>
       </c>
       <c r="N56" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O56" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="P56" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B57" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C57" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D57" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>21</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="K57" t="s">
         <v>43</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="N57" t="s">
         <v>26</v>
       </c>
       <c r="O57" t="s">
         <v>283</v>
       </c>
       <c r="P57" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>285</v>
       </c>
       <c r="B58" t="s">
         <v>286</v>
       </c>
       <c r="C58" t="s">
-        <v>279</v>
+        <v>38</v>
       </c>
       <c r="D58" t="s">
         <v>287</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="K58" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="L58"/>
+        <v>165</v>
+      </c>
+      <c r="L58" t="s">
+        <v>247</v>
+      </c>
       <c r="M58" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="N58" t="s">
         <v>26</v>
       </c>
       <c r="O58" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="P58" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B59" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C59" t="s">
         <v>38</v>
       </c>
       <c r="D59" t="s">
         <v>292</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2015</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="K59" t="s">
         <v>165</v>
       </c>
       <c r="L59" t="s">
         <v>247</v>
       </c>
       <c r="M59" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="N59" t="s">
         <v>26</v>
       </c>
       <c r="O59" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="P59" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B60" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C60" t="s">
         <v>38</v>
       </c>
       <c r="D60" t="s">
-        <v>297</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2015</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="K60" t="s">
-        <v>165</v>
+        <v>295</v>
       </c>
       <c r="L60" t="s">
         <v>247</v>
       </c>
       <c r="M60" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="N60" t="s">
         <v>26</v>
       </c>
       <c r="O60" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="P60" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B61" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C61" t="s">
         <v>38</v>
       </c>
       <c r="D61" t="s">
-        <v>19</v>
+        <v>298</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2015</v>
       </c>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="K61" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="L61"/>
       <c r="M61" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="N61" t="s">
         <v>26</v>
       </c>
       <c r="O61" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="P61" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="B62" t="s">
+        <v>301</v>
+      </c>
+      <c r="C62" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D62" t="s">
         <v>303</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="K62" t="s">
         <v>43</v>
       </c>
       <c r="L62"/>
       <c r="M62" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="N62" t="s">
         <v>26</v>
       </c>
       <c r="O62" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P62" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B63" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C63" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D63" t="s">
-        <v>308</v>
+        <v>238</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>135</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
-        <v>2011</v>
+        <v>1985</v>
       </c>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K63" t="s">
         <v>43</v>
       </c>
-      <c r="L63"/>
+      <c r="L63" t="s">
+        <v>310</v>
+      </c>
       <c r="M63" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N63" t="s">
         <v>26</v>
       </c>
       <c r="O63" t="s">
         <v>311</v>
       </c>
       <c r="P63" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>313</v>
       </c>
       <c r="B64" t="s">
         <v>314</v>
       </c>
       <c r="C64" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D64" t="s">
-        <v>238</v>
+        <v>315</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>135</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K64" t="s">
         <v>43</v>
       </c>
       <c r="L64" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="M64" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N64" t="s">
         <v>26</v>
       </c>
       <c r="O64" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="P64" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B65" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C65" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D65" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>135</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="K65" t="s">
         <v>43</v>
       </c>
-      <c r="L65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L65"/>
       <c r="M65" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N65" t="s">
         <v>26</v>
       </c>
       <c r="O65" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="P65" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B66" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C66" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D66" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>135</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>1989</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="K66" t="s">
         <v>43</v>
       </c>
       <c r="L66"/>
       <c r="M66" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N66" t="s">
         <v>26</v>
       </c>
       <c r="O66" t="s">
         <v>328</v>
       </c>
       <c r="P66" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>330</v>
       </c>
       <c r="B67" t="s">
         <v>331</v>
       </c>
       <c r="C67" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D67" t="s">
         <v>332</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>135</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K67" t="s">
         <v>43</v>
       </c>
-      <c r="L67"/>
+      <c r="L67" t="s">
+        <v>333</v>
+      </c>
       <c r="M67" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N67" t="s">
         <v>26</v>
       </c>
       <c r="O67" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="P67" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B68" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C68" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D68" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>135</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K68" t="s">
         <v>43</v>
       </c>
-      <c r="L68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L68"/>
       <c r="M68" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N68" t="s">
         <v>26</v>
       </c>
       <c r="O68" t="s">
         <v>339</v>
       </c>
       <c r="P68" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>341</v>
       </c>
       <c r="B69" t="s">
         <v>342</v>
       </c>
       <c r="C69" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D69" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>135</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K69" t="s">
         <v>43</v>
       </c>
       <c r="L69"/>
       <c r="M69" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N69" t="s">
         <v>26</v>
       </c>
       <c r="O69" t="s">
+        <v>343</v>
+      </c>
+      <c r="P69" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>345</v>
+      </c>
+      <c r="B70" t="s">
         <v>346</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
+        <v>302</v>
+      </c>
+      <c r="D70" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>135</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K70" t="s">
         <v>43</v>
       </c>
-      <c r="L70"/>
+      <c r="L70" t="s">
+        <v>348</v>
+      </c>
       <c r="M70" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N70" t="s">
         <v>26</v>
       </c>
       <c r="O70" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="P70" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B71" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C71" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D71" t="s">
-        <v>352</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>135</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
-        <v>1983</v>
+        <v>2011</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K71" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="L71" t="s">
         <v>353</v>
       </c>
+      <c r="L71"/>
       <c r="M71" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N71" t="s">
         <v>26</v>
       </c>
       <c r="O71" t="s">
         <v>354</v>
       </c>
       <c r="P71" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>356</v>
       </c>
       <c r="B72" t="s">
         <v>357</v>
       </c>
       <c r="C72" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D72" t="s">
-        <v>19</v>
+        <v>321</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>135</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="K72" t="s">
-        <v>358</v>
+        <v>43</v>
       </c>
       <c r="L72"/>
       <c r="M72" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N72" t="s">
         <v>26</v>
       </c>
       <c r="O72" t="s">
+        <v>358</v>
+      </c>
+      <c r="P72" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>360</v>
+      </c>
+      <c r="B73" t="s">
         <v>361</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
+        <v>302</v>
+      </c>
+      <c r="D73" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>135</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>1987</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="K73" t="s">
         <v>43</v>
       </c>
       <c r="L73"/>
       <c r="M73" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N73" t="s">
         <v>26</v>
       </c>
       <c r="O73" t="s">
         <v>363</v>
       </c>
       <c r="P73" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>365</v>
       </c>
       <c r="B74" t="s">
         <v>366</v>
       </c>
       <c r="C74" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D74" t="s">
         <v>367</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>135</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K74" t="s">
         <v>43</v>
       </c>
       <c r="L74"/>
       <c r="M74" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N74" t="s">
         <v>26</v>
       </c>
       <c r="O74" t="s">
         <v>368</v>
       </c>
       <c r="P74" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>370</v>
       </c>
       <c r="B75" t="s">
         <v>371</v>
       </c>
       <c r="C75" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D75" t="s">
         <v>372</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>135</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>1986</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K75" t="s">
         <v>43</v>
       </c>
-      <c r="L75"/>
+      <c r="L75" t="s">
+        <v>373</v>
+      </c>
       <c r="M75" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="N75" t="s">
         <v>26</v>
       </c>
       <c r="O75" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="P75" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B76" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C76" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D76" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>135</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K76" t="s">
         <v>43</v>
       </c>
       <c r="L76" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M76" t="s">
-        <v>310</v>
+        <v>380</v>
       </c>
       <c r="N76" t="s">
         <v>26</v>
       </c>
       <c r="O76" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="P76" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B77" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C77" t="s">
-        <v>307</v>
+        <v>385</v>
       </c>
       <c r="D77" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E77" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F77" t="s">
-        <v>135</v>
+        <v>387</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
-        <v>1984</v>
+        <v>2021</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="K77" t="s">
-        <v>43</v>
+        <v>388</v>
       </c>
       <c r="L77" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="M77" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="N77" t="s">
-        <v>26</v>
+        <v>391</v>
       </c>
       <c r="O77" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="P77" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="B78" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="C78" t="s">
-        <v>390</v>
+        <v>302</v>
       </c>
       <c r="D78" t="s">
-        <v>391</v>
+        <v>303</v>
       </c>
       <c r="E78" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>392</v>
+        <v>41</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="K78" t="s">
-        <v>393</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="L78"/>
       <c r="M78" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="N78" t="s">
+        <v>26</v>
+      </c>
+      <c r="O78" t="s">
         <v>396</v>
       </c>
-      <c r="O78" t="s">
+      <c r="P78" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>398</v>
+      </c>
+      <c r="B79" t="s">
         <v>399</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
+        <v>302</v>
+      </c>
+      <c r="D79" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>41</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="K79" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="L79"/>
+        <v>32</v>
+      </c>
+      <c r="L79" t="s">
+        <v>401</v>
+      </c>
       <c r="M79" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="N79" t="s">
         <v>26</v>
       </c>
       <c r="O79" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="P79" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B80" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C80" t="s">
-        <v>307</v>
+        <v>406</v>
       </c>
       <c r="D80" t="s">
-        <v>405</v>
+        <v>362</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>309</v>
+        <v>407</v>
       </c>
       <c r="K80" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="L80"/>
       <c r="M80" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="N80" t="s">
         <v>26</v>
       </c>
       <c r="O80" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="P80" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B81" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C81" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D81" t="s">
-        <v>367</v>
+        <v>412</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
         <v>2014</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="K81" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="L81"/>
       <c r="M81" t="s">
+        <v>408</v>
+      </c>
+      <c r="N81" t="s">
+        <v>26</v>
+      </c>
+      <c r="O81" t="s">
         <v>413</v>
       </c>
-      <c r="N81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P81" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B82" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C82" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D82" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>21</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
         <v>2014</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="K82" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="L82"/>
       <c r="M82" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="N82" t="s">
         <v>26</v>
       </c>
       <c r="O82" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="P82" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="B83" t="s">
+        <v>418</v>
+      </c>
+      <c r="C83" t="s">
+        <v>406</v>
+      </c>
+      <c r="D83" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>2014</v>
       </c>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="K83" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="L83"/>
+        <v>420</v>
+      </c>
+      <c r="L83" t="s">
+        <v>421</v>
+      </c>
       <c r="M83" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="N83" t="s">
         <v>26</v>
       </c>
       <c r="O83" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="P83" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B84" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C84" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D84" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="K84" t="s">
-        <v>425</v>
+        <v>43</v>
       </c>
       <c r="L84" t="s">
         <v>426</v>
       </c>
       <c r="M84" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="N84" t="s">
         <v>26</v>
       </c>
       <c r="O84" t="s">
         <v>427</v>
       </c>
       <c r="P84" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>429</v>
       </c>
       <c r="B85" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C85" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D85" t="s">
-        <v>430</v>
+        <v>126</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="K85" t="s">
         <v>43</v>
       </c>
       <c r="L85" t="s">
         <v>431</v>
       </c>
       <c r="M85" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="N85" t="s">
         <v>26</v>
       </c>
       <c r="O85" t="s">
         <v>432</v>
       </c>
       <c r="P85" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>434</v>
       </c>
       <c r="B86" t="s">
         <v>435</v>
       </c>
       <c r="C86" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D86" t="s">
-        <v>126</v>
+        <v>436</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>2014</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="K86" t="s">
-        <v>43</v>
+        <v>165</v>
       </c>
       <c r="L86" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M86" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="N86" t="s">
         <v>26</v>
       </c>
       <c r="O86" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="P86" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B87" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C87" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D87" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
         <v>22</v>
       </c>
       <c r="H87">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="K87" t="s">
-        <v>165</v>
+        <v>43</v>
       </c>
       <c r="L87" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M87" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="N87" t="s">
         <v>26</v>
       </c>
       <c r="O87" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="P87" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B88" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C88" t="s">
-        <v>411</v>
+        <v>448</v>
       </c>
       <c r="D88" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="K88" t="s">
         <v>43</v>
       </c>
-      <c r="L88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L88"/>
       <c r="M88" t="s">
-        <v>413</v>
+        <v>450</v>
       </c>
       <c r="N88" t="s">
         <v>26</v>
       </c>
       <c r="O88" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="P88" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B89" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C89" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D89" t="s">
-        <v>454</v>
+        <v>292</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>41</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>412</v>
+        <v>456</v>
       </c>
       <c r="K89" t="s">
-        <v>43</v>
+        <v>165</v>
       </c>
       <c r="L89"/>
       <c r="M89" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="N89" t="s">
         <v>26</v>
       </c>
       <c r="O89" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="P89" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B90" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C90" t="s">
-        <v>460</v>
+        <v>38</v>
       </c>
       <c r="D90" t="s">
-        <v>297</v>
+        <v>462</v>
       </c>
       <c r="E90" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F90" t="s">
-        <v>41</v>
+        <v>463</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="K90" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="L90"/>
+        <v>32</v>
+      </c>
+      <c r="L90" t="s">
+        <v>465</v>
+      </c>
       <c r="M90" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="N90" t="s">
         <v>26</v>
       </c>
       <c r="O90" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="P90" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B91" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C91" t="s">
         <v>38</v>
       </c>
       <c r="D91" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E91" t="s">
         <v>40</v>
       </c>
       <c r="F91" t="s">
         <v>41</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
         <v>2021</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
         <v>42</v>
       </c>
       <c r="K91" t="s">
         <v>43</v>
       </c>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91" t="s">
         <v>26</v>
       </c>
       <c r="O91" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="P91" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B92" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E92" t="s">
         <v>40</v>
       </c>
       <c r="F92" t="s">
         <v>135</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92">
         <v>2021</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
         <v>42</v>
       </c>
       <c r="K92" t="s">
         <v>43</v>
       </c>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92" t="s">
         <v>26</v>
       </c>
       <c r="O92" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="P92" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B93" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C93" t="s">
         <v>38</v>
       </c>
       <c r="D93" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="E93" t="s">
         <v>40</v>
       </c>
       <c r="F93" t="s">
         <v>135</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
         <v>2021</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
         <v>42</v>
       </c>
       <c r="K93" t="s">
         <v>43</v>
       </c>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93" t="s">
         <v>26</v>
       </c>
       <c r="O93" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="P93" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B94" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
       <c r="D94" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="E94" t="s">
         <v>40</v>
       </c>
       <c r="F94" t="s">
         <v>135</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
         <v>2021</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
         <v>42</v>
       </c>
       <c r="K94" t="s">
         <v>43</v>
       </c>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94" t="s">
         <v>44</v>
       </c>
       <c r="O94" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="P94" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B95" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C95" t="s">
         <v>38</v>
       </c>
       <c r="D95" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="E95" t="s">
         <v>40</v>
       </c>
       <c r="F95" t="s">
         <v>135</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
         <v>2021</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
         <v>42</v>
       </c>
       <c r="K95" t="s">
         <v>43</v>
       </c>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95" t="s">
         <v>26</v>
       </c>
       <c r="O95" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="P95" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B96" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="D96" t="s">
         <v>79</v>
       </c>
       <c r="E96" t="s">
         <v>40</v>
       </c>
       <c r="F96" t="s">
         <v>135</v>
       </c>
       <c r="G96" t="s">
         <v>22</v>
       </c>
       <c r="H96">
         <v>2021</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
         <v>42</v>
       </c>
       <c r="K96" t="s">
         <v>43</v>
       </c>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96" t="s">
         <v>26</v>
       </c>
       <c r="O96" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="P96" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B97" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="C97" t="s">
         <v>38</v>
       </c>
       <c r="D97" t="s">
         <v>88</v>
       </c>
       <c r="E97" t="s">
         <v>40</v>
       </c>
       <c r="F97" t="s">
         <v>135</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
         <v>2021</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>42</v>
       </c>
       <c r="K97" t="s">
         <v>43</v>
       </c>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97" t="s">
         <v>44</v>
       </c>
       <c r="O97" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="P97" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B98" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C98" t="s">
         <v>38</v>
       </c>
       <c r="D98" t="s">
         <v>72</v>
       </c>
       <c r="E98" t="s">
         <v>40</v>
       </c>
       <c r="F98" t="s">
         <v>135</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
         <v>2021</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
         <v>42</v>
       </c>
       <c r="K98" t="s">
         <v>43</v>
       </c>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98" t="s">
         <v>26</v>
       </c>
       <c r="O98" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="P98" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B99" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C99" t="s">
         <v>38</v>
       </c>
       <c r="D99" t="s">
         <v>165</v>
       </c>
       <c r="E99" t="s">
         <v>40</v>
       </c>
       <c r="F99" t="s">
         <v>135</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99">
         <v>2021</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
         <v>42</v>
       </c>
       <c r="K99" t="s">
         <v>32</v>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99" t="s">
         <v>44</v>
       </c>
       <c r="O99" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="P99" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B100" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C100" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="D100" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E100" t="s">
         <v>40</v>
       </c>
       <c r="F100" t="s">
-        <v>503</v>
+        <v>463</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
         <v>2016</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="K100" t="s">
         <v>43</v>
       </c>
       <c r="L100"/>
       <c r="M100" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="N100" t="s">
         <v>44</v>
       </c>
       <c r="O100" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="P100" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B101" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C101" t="s">
         <v>18</v>
       </c>
       <c r="D101" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>135</v>
       </c>
       <c r="G101" t="s">
         <v>22</v>
       </c>
       <c r="H101">
         <v>2014</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
         <v>49</v>
       </c>
       <c r="K101" t="s">
         <v>43</v>
       </c>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101" t="s">
         <v>26</v>
       </c>
       <c r="O101" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="P101" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B102" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C102" t="s">
         <v>96</v>
       </c>
       <c r="D102" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>135</v>
       </c>
       <c r="G102" t="s">
         <v>22</v>
       </c>
       <c r="H102">
         <v>2013</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>49</v>
       </c>
       <c r="K102" t="s">
         <v>43</v>
       </c>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102" t="s">
         <v>26</v>
       </c>
       <c r="O102" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="P102" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">