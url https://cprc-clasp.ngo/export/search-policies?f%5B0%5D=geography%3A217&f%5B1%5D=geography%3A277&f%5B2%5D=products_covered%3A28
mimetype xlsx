--- v0 (2025-11-06)
+++ v1 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -506,69 +506,95 @@
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E8DAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 35971-2018 Minimum allowable values of the energy efficiency and energy efficiency grades for hermetic motor-compressor in room air conditioners</t>
   </si>
   <si>
     <t>This policy covers hermetic motor-compressors in room air conditioners.</t>
   </si>
   <si>
     <t>GB/T 5773; GB/T 15765-2014</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-35971-2018-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D82889D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB/T45785—2025 Evaluation of Energy Performance for Compressed Air Stations</t>
   </si>
   <si>
     <t>This voluntary standard applies to compressed air stations consisting of air compressors driven by electric motors, with discharge pressures ranging from 0.25 MPa to 1.6 MPa, an air supply flow rate of no less than 4 m³/min, and a total operating power of no less than 37 kW.</t>
   </si>
   <si>
-    <t>Asia and Pacific, China</t>
-[...1 lines deleted...]
-  <si>
     <t>August 2025</t>
   </si>
   <si>
     <t>GB/T16665
 ,</t>
   </si>
   <si>
     <t>National Technical Committee on Compressor Standardization</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gbt45785-2025-evaluation-energy-performance-compressed-air-stations</t>
   </si>
   <si>
     <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=36DE96AA3EC8CD71E06397BE0A0A23D9</t>
   </si>
   <si>
+    <t>GB28381-2026: Minimum allowable values of energy efficiency and energy efficiency grades for blowers</t>
+  </si>
+  <si>
+    <t>This document specifies the energy efficiency grades, technical requirements, and test methods for turbo blowers and positive displacement blowers.
+This document applies to general-purpose blowers conveying air with a discharge pressure (gauge) of 30 kPa–200 kPa, or an overall pressure ratio of 1.3–3.0, including:
+Mechanically supported centrifugal blowers with an inlet flow rate of 500 m³/h–1,000,000 m³/h;
+Axial flow blowers with an inlet flow rate of 60,000 m³/h–1,000,000 m³/h;
+Suspension centrifugal blowers with an inlet flow rate of 500 m³/h–400,000 m³/h.
+This document applies to single-stage Roots blowers conveying air with an inlet temperature no higher than 45 °C and a standardized volumetric flow rate of 1 m³/min–1,250 m³/min, including:
+Positive-pressure Roots blowers with a pressure rise of 9.8 kPa–98 kPa;
+Negative-pressure Roots blowers with a pressure rise of 9.8 kPa–49 kPa.
+This document applies to screw blowers conveying air with a standardized volumetric flow rate of 2 m³/min–200 m³/min and a pressure rise of 39.2 kPa–245 kPa.</t>
+  </si>
+  <si>
+    <t>Motor Driven Equipment</t>
+  </si>
+  <si>
+    <t>June 2026</t>
+  </si>
+  <si>
+    <t>National Development and Reform Commission (NDRC); National Standardization Adm…</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gb28381-2026-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
+  </si>
+  <si>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=4E648C80B6AB7D11E06397BE0A0ADEF1</t>
+  </si>
+  <si>
     <t>Greenhouse and Energy Minimum Standards (Three Phase Cage Induction Motors) Determination 2019</t>
   </si>
   <si>
     <t>This Standard applies to three-phase cage induction motors with ratings from 0.73 kW and up to but not including 185 kW. The scope covers motors of rated voltages up to 1100 V a.c. with rated voltages up to 1100 V, alternating current (AC). NOTE: This range includes motors with ratings of 1 hp and 1 CV/PS (French/German or metric horsepower). MEPS does not apply to submersible motors, integral motor-gear systems, variable or multi-speed speed motors or those rated only for short duty cycles (IEC60034-2 duty rating S2).</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>July 2025</t>
   </si>
   <si>
     <t>AS 1359.102.1:1997 (Method B), AS 1359.102.3:2003 (Method A)</t>
   </si>
   <si>
     <t>Department of Climate Change and Energy Efficiency (DCCEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/greenhouse-and-energy-minimum-standards-three-phase-cage-induction-motors-determination</t>
   </si>
   <si>
     <t>https://www.legislation.gov.au/Series/F2019L00968</t>
   </si>
   <si>
     <t>High Energy Performance Label for 1 phase motor</t>
@@ -678,68 +704,68 @@
   <si>
     <t>August 2018</t>
   </si>
   <si>
     <t>Greenmark Labelling Program</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/low-voltage-single-phase-inductive-motor-energy-efficiency-ratio-standards</t>
   </si>
   <si>
     <t>http://www.moeaboe.gov.tw/ECW/english/content/Content.aspx?menu_id=1535</t>
   </si>
   <si>
     <t>MEPS for 3 Phase Induction Motor</t>
   </si>
   <si>
     <t>This policy applies to 3-phase induction motors with a rated output of 0.75kW-200kW.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-3-phase-induction-motor</t>
   </si>
   <si>
     <t>http://www.kemco.or.kr/new_eng/pg02/pg02100200_2.asp</t>
   </si>
   <si>
-    <t>MEPS for Three-Phase Induction Motors</t>
+    <t>MEPS for Three-Phase Induction Motors (2018)</t>
   </si>
   <si>
     <t>This policy applies to three-phase induction motors with a rated output from 0.75kW to 200kW and three-phase induction motors with a rated output &gt;200kW to ≤ 375kW.</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>IEC 60034-2-1 (2014), Method 2-1-1B
 ,   
                     IEEE 112 (2004), Method B</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors</t>
+    <t>https://cprc-clasp.ngo/policies/meps-three-phase-induction-motors-2018</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/minimum-energy-performance-standards</t>
   </si>
   <si>
     <t>Minimum energy performance requirements for three phase electric motors</t>
   </si>
   <si>
     <t>The minimum energy performance standards apply to new motors and motors incorporated into machines:
 i) with rated output less than or equal to 0.73kW and less than 185kW; 
 ii) in 2- 4- 6- and 8-pole configurations; and 
 iii) with voltages rated up to 1100 V AC</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>AS/NZS 1359.5:2004; AS 1359.101; AS 1359.102.1; AS/NZS 1359.102.3</t>
   </si>
   <si>
     <t>Energy Efficiency and Conservation Authority (EECA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-requirements-three-phase-electric-motors</t>
   </si>
@@ -847,51 +873,51 @@
   <si>
     <t>https://meps.energylabel.org.tw/_upload/gen/law/7/file1/Requirements%20on%20Energy%20Efficiency%20and%20the%20Inspection%20of%20Low-Voltage%20Three-Phase%20Squirrel-Cage%20Induction%20Motors%20(including%20as%20a%20component%20of%20the%20specified%20equip</t>
   </si>
   <si>
     <t>Schedule 27 - Positive Displacement Air Compressors</t>
   </si>
   <si>
     <t>This schedule specifies the requirement for participating in the star labeling program for electrically driven positive displacement, fixed speed rotary and reciprocating, oil lubricated/oil-injected, air-cooled and water-cooled, air compressor having a full load operating gauge pressure greater than equal to 500 kPa or 5 bar[g] and motor rating between 0.37 to 500 kW with rated voltage of 230 / 415 V and frequency 50Hz AC. covered under the scope of IS 5456 and IS/ISO 1217: 2009 with all its amendments, being manufactured, imported or assembled for the purpose of commercial sale in India.</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Motors and Motor Driven Equipment</t>
   </si>
   <si>
     <t>IS/ISO 1217, IS 5456</t>
   </si>
   <si>
     <t>Bureau of Energy Efficiency (BEE)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-27-positive-displacement-air-compressors</t>
   </si>
   <si>
-    <t>https://beestarlabel.com/Content/Files/Air_Compressor_Schedule_Final.pdf</t>
+    <t>https://beeindia.gov.in/sites/default/files/Air_Compressor_Schedule_Final.pdf</t>
   </si>
   <si>
     <t>Schedule 30 Tyres</t>
   </si>
   <si>
     <t>This schedule species requirements for participating in energy labelling programme for C1, C2 &amp; C3 tyres covered under scope of AIS:142, meant for manufactured, imported and sold in India. This schedule covers the terminology, general guidelines and method of tests to be conducted on tyres as per AIS: 142 particularly the methodology for testing of rolling resistance coefficient &amp; wet grip index. This schedule specifies the tyres star rating band which is based on Rolling Resistance Coefficients. This schedule is applicable for base model, its batch and their variant model tyres.</t>
   </si>
   <si>
     <t>IS 15633</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-30-tyres</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/Schedule_30.pdf</t>
   </si>
   <si>
     <t>Schedule 6 - Induction Motors</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for 3 phase squirrel cage induction motor in 2 Pole, 4 Pole and 6 Pole of ratings up to 375 kW for continuous duty (S1) operation, suitable for voltage and frequency variation as per IS 12615:2011</t>
   </si>
   <si>
     <t>IS 12615:2011, IS IEC 60034-2-1, IS 15999:2011</t>
   </si>
@@ -1278,61 +1304,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P46"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1012.039" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="515.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="186.24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="356.199" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2378,1186 +2404,1234 @@
       </c>
       <c r="L22" t="s">
         <v>155</v>
       </c>
       <c r="M22" t="s">
         <v>137</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
         <v>156</v>
       </c>
       <c r="P22" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>158</v>
       </c>
       <c r="B23" t="s">
         <v>159</v>
       </c>
       <c r="C23" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
       <c r="E23" t="s">
         <v>59</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>143</v>
       </c>
       <c r="H23">
         <v>2025</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
+        <v>160</v>
+      </c>
+      <c r="K23" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" t="s">
         <v>161</v>
       </c>
-      <c r="K23" t="s">
-[...2 lines deleted...]
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
+        <v>163</v>
+      </c>
+      <c r="P23" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" t="s">
         <v>166</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H24">
-        <v>2001</v>
+        <v>2012</v>
       </c>
       <c r="I24">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J24" t="s">
+        <v>168</v>
+      </c>
+      <c r="K24" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N24" t="s">
         <v>122</v>
       </c>
       <c r="O24" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="P24" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>172</v>
+      </c>
+      <c r="B25" t="s">
+        <v>173</v>
+      </c>
+      <c r="C25" t="s">
         <v>174</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2001</v>
+      </c>
+      <c r="I25">
+        <v>2019</v>
+      </c>
+      <c r="J25" t="s">
         <v>175</v>
       </c>
-      <c r="C25" t="s">
+      <c r="K25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" t="s">
         <v>176</v>
       </c>
-      <c r="D25" t="s">
+      <c r="M25" t="s">
         <v>177</v>
       </c>
-      <c r="E25" t="s">
-[...12 lines deleted...]
-      <c r="J25" t="s">
+      <c r="N25" t="s">
+        <v>122</v>
+      </c>
+      <c r="O25" t="s">
         <v>178</v>
       </c>
-      <c r="K25" t="s">
-[...2 lines deleted...]
-      <c r="L25" t="s">
+      <c r="P25" t="s">
         <v>179</v>
-      </c>
-[...10 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26" t="s">
+        <v>181</v>
+      </c>
+      <c r="C26" t="s">
+        <v>182</v>
+      </c>
+      <c r="D26" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26" t="s">
         <v>33</v>
       </c>
       <c r="H26">
         <v>2022</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
+        <v>185</v>
+      </c>
+      <c r="M26" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
         <v>187</v>
       </c>
       <c r="P26" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>189</v>
       </c>
       <c r="B27" t="s">
         <v>190</v>
       </c>
       <c r="C27" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D27" t="s">
         <v>191</v>
       </c>
       <c r="E27" t="s">
         <v>59</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27" t="s">
         <v>33</v>
       </c>
       <c r="H27">
         <v>2022</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
         <v>192</v>
       </c>
       <c r="M27" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
         <v>193</v>
       </c>
       <c r="P27" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>195</v>
       </c>
       <c r="B28" t="s">
         <v>196</v>
       </c>
       <c r="C28" t="s">
+        <v>182</v>
+      </c>
+      <c r="D28" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E28" t="s">
         <v>59</v>
       </c>
       <c r="F28" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="G28" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H28">
-        <v>1996</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
-      <c r="L28"/>
+      <c r="L28" t="s">
+        <v>198</v>
+      </c>
       <c r="M28" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
       <c r="O28" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="P28" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>201</v>
+      </c>
+      <c r="B29" t="s">
+        <v>202</v>
+      </c>
+      <c r="C29" t="s">
         <v>203</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>59</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>1996</v>
       </c>
       <c r="I29">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J29" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
       <c r="O29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="P29" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B30" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C30" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D30" t="s">
-        <v>198</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="I30">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="J30" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="N30" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="O30" t="s">
         <v>211</v>
       </c>
       <c r="P30" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" t="s">
         <v>213</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>214</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>19</v>
+        <v>204</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2008</v>
+        <v>1981</v>
       </c>
       <c r="I31">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="J31" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="N31" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="O31" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="P31" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B32" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C32" t="s">
-        <v>113</v>
+        <v>203</v>
       </c>
       <c r="D32" t="s">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>2008</v>
+      </c>
+      <c r="I32">
+        <v>2016</v>
+      </c>
       <c r="J32" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32" t="s">
+        <v>206</v>
+      </c>
+      <c r="N32" t="s">
+        <v>26</v>
+      </c>
+      <c r="O32" t="s">
         <v>221</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>223</v>
+      </c>
+      <c r="B33" t="s">
         <v>224</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>226</v>
+        <v>113</v>
       </c>
       <c r="D33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="H33">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
+        <v>226</v>
+      </c>
+      <c r="M33" t="s">
         <v>227</v>
       </c>
-      <c r="M33" t="s">
+      <c r="N33" t="s">
+        <v>122</v>
+      </c>
+      <c r="O33" t="s">
         <v>228</v>
       </c>
-      <c r="N33" t="s">
-[...2 lines deleted...]
-      <c r="O33" t="s">
+      <c r="P33" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>230</v>
+      </c>
+      <c r="B34" t="s">
         <v>231</v>
       </c>
-      <c r="B34"/>
       <c r="C34" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="D34" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H34">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>2002</v>
+      </c>
+      <c r="I34">
+        <v>2006</v>
+      </c>
       <c r="J34" t="s">
-        <v>101</v>
+        <v>215</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>233</v>
+      </c>
       <c r="M34" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
       <c r="O34" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="P34" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="B35"/>
       <c r="C35" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D35" t="s">
-        <v>198</v>
+        <v>51</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>33</v>
       </c>
       <c r="H35">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>101</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
       <c r="O35" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="P35"/>
+        <v>239</v>
+      </c>
+      <c r="P35" t="s">
+        <v>240</v>
+      </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B36" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C36" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D36" t="s">
-        <v>19</v>
+        <v>204</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H36">
         <v>2002</v>
       </c>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
+      <c r="I36"/>
       <c r="J36" t="s">
         <v>101</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
       <c r="O36" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B37" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C37" t="s">
-        <v>176</v>
+        <v>214</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>243</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H37">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I37"/>
+        <v>2002</v>
+      </c>
+      <c r="I37">
+        <v>2016</v>
+      </c>
       <c r="J37" t="s">
-        <v>178</v>
+        <v>101</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>180</v>
+        <v>238</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
       <c r="O37" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="P37" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B38" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C38" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D38" t="s">
-        <v>191</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>59</v>
       </c>
       <c r="F38" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="G38" t="s">
         <v>33</v>
       </c>
       <c r="H38">
         <v>2015</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
       <c r="O38" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="P38" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B39" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C39" t="s">
-        <v>252</v>
+        <v>182</v>
       </c>
       <c r="D39" t="s">
-        <v>253</v>
+        <v>197</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="F39" t="s">
-        <v>99</v>
+        <v>249</v>
       </c>
       <c r="G39" t="s">
         <v>33</v>
       </c>
       <c r="H39">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>254</v>
+        <v>184</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L39"/>
       <c r="M39" t="s">
-        <v>256</v>
+        <v>186</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
       <c r="O39" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="P39" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>256</v>
+      </c>
+      <c r="B40" t="s">
+        <v>257</v>
+      </c>
+      <c r="C40" t="s">
+        <v>258</v>
+      </c>
+      <c r="D40" t="s">
         <v>259</v>
       </c>
-      <c r="B40" t="s">
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>99</v>
+      </c>
+      <c r="G40" t="s">
+        <v>33</v>
+      </c>
+      <c r="H40">
+        <v>2014</v>
+      </c>
+      <c r="I40">
+        <v>2024</v>
+      </c>
+      <c r="J40" t="s">
         <v>260</v>
       </c>
-      <c r="C40" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>261</v>
+      </c>
       <c r="M40" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="N40" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="O40" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="P40" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B41" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C41" t="s">
-        <v>265</v>
+        <v>214</v>
       </c>
       <c r="D41" t="s">
-        <v>266</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>59</v>
       </c>
       <c r="F41" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="G41" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H41">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I41"/>
+        <v>2012</v>
+      </c>
+      <c r="I41">
+        <v>2015</v>
+      </c>
       <c r="J41" t="s">
-        <v>101</v>
+        <v>215</v>
       </c>
       <c r="K41" t="s">
         <v>24</v>
       </c>
-      <c r="L41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41" t="s">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="N41" t="s">
         <v>122</v>
       </c>
       <c r="O41" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="P41" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B42" t="s">
+        <v>270</v>
+      </c>
+      <c r="C42" t="s">
         <v>271</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E42" t="s">
         <v>59</v>
       </c>
       <c r="F42" t="s">
         <v>99</v>
       </c>
       <c r="G42" t="s">
         <v>33</v>
       </c>
       <c r="H42">
         <v>2021</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>101</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42" t="s">
         <v>273</v>
       </c>
       <c r="M42" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="N42" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="O42" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P42" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B43" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C43" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="D43" t="s">
-        <v>19</v>
+        <v>272</v>
       </c>
       <c r="E43" t="s">
         <v>59</v>
       </c>
       <c r="F43" t="s">
         <v>99</v>
       </c>
       <c r="G43" t="s">
         <v>33</v>
       </c>
       <c r="H43">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>101</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M43" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
       <c r="O43" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="P43" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B44" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C44" t="s">
-        <v>88</v>
+        <v>271</v>
       </c>
       <c r="D44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="G44" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H44">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
       <c r="L44" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M44" t="s">
-        <v>92</v>
+        <v>274</v>
       </c>
       <c r="N44" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="O44" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="P44" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B45" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C45" t="s">
-        <v>176</v>
+        <v>88</v>
       </c>
       <c r="D45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H45">
-        <v>1998</v>
-[...1 lines deleted...]
-      <c r="I45"/>
+        <v>2005</v>
+      </c>
+      <c r="I45">
+        <v>2015</v>
+      </c>
       <c r="J45" t="s">
-        <v>288</v>
+        <v>91</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
         <v>289</v>
       </c>
       <c r="M45" t="s">
-        <v>290</v>
+        <v>92</v>
       </c>
       <c r="N45" t="s">
         <v>122</v>
       </c>
       <c r="O45" t="s">
+        <v>290</v>
+      </c>
+      <c r="P45" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>292</v>
+      </c>
+      <c r="B46" t="s">
         <v>293</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>59</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G46" t="s">
         <v>33</v>
       </c>
       <c r="H46">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>178</v>
+        <v>294</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46"/>
+      <c r="L46" t="s">
+        <v>295</v>
+      </c>
       <c r="M46" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="N46" t="s">
+        <v>122</v>
+      </c>
+      <c r="O46" t="s">
+        <v>297</v>
+      </c>
+      <c r="P46" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" t="s">
+        <v>299</v>
+      </c>
+      <c r="B47" t="s">
+        <v>300</v>
+      </c>
+      <c r="C47" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" t="s">
+        <v>191</v>
+      </c>
+      <c r="E47" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>33</v>
+      </c>
+      <c r="H47">
+        <v>2007</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>184</v>
+      </c>
+      <c r="K47" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" t="s">
+        <v>301</v>
+      </c>
+      <c r="N47" t="s">
         <v>26</v>
       </c>
-      <c r="O46" t="s">
-[...3 lines deleted...]
-        <v>297</v>
+      <c r="O47" t="s">
+        <v>302</v>
+      </c>
+      <c r="P47" t="s">
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">