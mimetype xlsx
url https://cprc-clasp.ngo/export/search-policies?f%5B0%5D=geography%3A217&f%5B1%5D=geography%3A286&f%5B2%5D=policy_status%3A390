--- v1 (2025-11-27)
+++ v2 (2026-08-21)
@@ -173,79 +173,50 @@
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>March 2022</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Water Boiling Tests (WBT) version 4.2.3:2014; The current edition shall apply</t>
   </si>
   <si>
     <t>Energy Efficiency, Off-Grid, Productive Use</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/efficient-biomass-cookstoves-policy</t>
   </si>
   <si>
     <t>https://fscluster.org/sites/default/files/documents/standard_for_clean_cookstoves_son.pdf</t>
   </si>
   <si>
-    <t>Energy Efficiency Policy for Domestic Liquefied Petroleum Gas Stove</t>
-[...27 lines deleted...]
-  <si>
     <t>Energy Efficiency Policy for Light Commercial Air Conditioners</t>
   </si>
   <si>
     <t>This policy specifies energy consumption standards, star ratings, and labeling requirements for light commercial air conditioners with a rated capacity above 10,500 Watts and up to and including 18,000 Watts for a single- or three-phase non-ducted split with fixed and variable speed air conditioners and heat pumps employing air cooled condensers being manufactured, commercially purchased, or sold in India.</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>May 2023</t>
   </si>
   <si>
     <t>IS 1391:2018 (all amendments)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-light-commercial-air-conditioners</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/LCAC_Regulations.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Room Air Conditioners (Variable Speed)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling for variable speed unitary and split type of ACs.</t>
@@ -277,50 +248,53 @@
   </si>
   <si>
     <t>IEC 62087-3, 2015
 ,   
                     IS 616: 2017
 ,   
                     IEC 60065:2014 Edition 8.0
 ,</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-ultra-high-definition-televisions</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/UHD_TV_Schedule.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Washing Machine</t>
   </si>
   <si>
     <t>This policy mandates energy performance standards for star labeled washing machine (with or without heating devices utilizing cold or hot water supply) for household and similar use.</t>
   </si>
   <si>
     <t>Washing Machines</t>
   </si>
   <si>
+    <t>August 2025</t>
+  </si>
+  <si>
     <t>IEC 60456:2010 
 ,   
                     IS 302-7-7:2010</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-washing-machine</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/WM%20Notification%20e-gazette.pdf</t>
   </si>
   <si>
     <t>FDNIS ECOSTAND 071-2:2017EE: Minimum Energy Performance Standards Part 2: Air conditioning products</t>
   </si>
   <si>
     <t>This standard covers requirements for domestic and commercial air conditioning products such as: (1) portable AC; (2) unitary AC; (3) split AC, and (4) centralised AC system, which are single or double ducts, mobile or others; manufactured, assembled, imported or sold in any of the ECOWAS countries. Descriptions and illustrations of these products are available in Appendix 1. This standard covers equipment up to 20kW. It covers appliances designed to be plugged on the electric grid, it excludes appliances not powered by alternate current that use non-electric energys ources.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Portable ACs, Central ACs</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>ISO 5151, ISO 13253, ISO 15042, ISO 16358-1:2013, IEC 60335-2-40:2013</t>
   </si>
@@ -336,53 +310,50 @@
   <si>
     <t>The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of Acs in the market</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>October 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nigerian-meps-and-energy-label-guide-0</t>
   </si>
   <si>
     <t>NIS 1209-1:2024 Minimum Energy Performance Standard - Lighting - Part 1: Lamps</t>
   </si>
   <si>
     <t>This standard specifies the energy labelling requirements and the minimum energy performance standard (MEPS) requirements for lamps used in general lighting services and tubular lamps. Lamps covered in this standard include those used in general lighting services (GLS), which refers to Tungsten Filament Lamps, Compact Florescent Lamps (CFL), and Light Emitting Diode (LED) Lamps, as well as LED and fluorescent tubes of rated voltage not exceeding 300V.</t>
   </si>
   <si>
-    <t>Africa, Nigeria</t>
-[...1 lines deleted...]
-  <si>
     <t>Lamps</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>NIS IEC 60064
 ,   
                     NIS IEC 60357
 ,   
                     NIS IEC 60969
 ,   
                     NIS IEC 60081
 ,   
                     NIS IEC 62612
 ,   
                     NIS IEC 62717
 ,   
                     NIS IEC 63103
 ,   
                     NIS IEC 61000-4-11
 ,   
                     NIS IEC 61000-4-5
 ,   
                     NIS IEC 60901
@@ -416,50 +387,75 @@
     <t>Luminaires</t>
   </si>
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-1209-12024-minimum-energy-performance-standard-lighting-part-2-luminaires</t>
+  </si>
+  <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>Refrigerators-Freezers</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
+    <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
   </si>
   <si>
     <t>NIS IEC 62717:2015, LED modules for general lighting – Performance requirements</t>
   </si>
   <si>
     <t>Specifies the performance requirements for LED modules, together with the test methods and conditions, required to show compliance with this standard.</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
   <si>
     <t>Minimum Performance Standard, Quality Standard</t>
   </si>
   <si>
     <t>IEC 60050-845:1987, International Electrotechnical Vocabulary – Chapter 845: Lighting
 ,   
                     IEC 60068-2-14, Environmental testing – Part 2-14: Tests – Test N: Change of temperature
 ,   
                     IEC 60068-3-5:2001, Environmental testing – Part 3-5: Supporting documentation and
 guidance – Confirmation of the performance of temperature chambers
 ,   
                     IEC 60081, Double-capped fluorescent lamps – Performance specifications
 ,   
                     IEC 61000-3-2:2005, Electromagnetic compatibility (EMC) – Part 3-2: Limits – Limits for
 harmonic current emissions (equipment input current ≤ 16 A per phase)
@@ -769,50 +765,53 @@
     <t>Schedule 6 - Induction Motors</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for 3 phase squirrel cage induction motor in 2 Pole, 4 Pole and 6 Pole of ratings up to 375 kW for continuous duty (S1) operation, suitable for voltage and frequency variation as per IS 12615:2011</t>
   </si>
   <si>
     <t>3-Phase Motors</t>
   </si>
   <si>
     <t>IS 12615:2011, IS IEC 60034-2-1, IS 15999:2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-6-induction-motors</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Schedule6-InductionMotors.pdf</t>
   </si>
   <si>
     <t>Schedule 9 - Domestic Liquefied Petroleum Gas Stoves</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling requirements for domestic gas stoves using LPG at 30 gf/cm2 gas inlet pressure being manufactured, imported, or sold in India</t>
   </si>
   <si>
     <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>LPG</t>
   </si>
   <si>
     <t>IS 4246:2002</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-9-domestic-liquefied-petroleum-gas-stoves</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/Final_LPG_schedule.pdf</t>
   </si>
   <si>
     <t>SCHEDULE-29 Li-ion traction batteries and Systems</t>
   </si>
   <si>
     <t>This schedule specifies energy-labelling requirement for high-energy Lithium-Ion based Battery packs and systems for electrically propelled road vehicles. The schedule covers high energy lithium-ion battery packs/modules with specific energy up to 350Wh/kg and Cycle
 life up to 4,000 cycles. For this schedule, the star rating of high-energy Battery pack/module shall be based on specific energy, life cycle and energy efficiency tested in accordance with ISO 12405-4:2018.</t>
   </si>
   <si>
     <t>Mobility</t>
   </si>
   <si>
     <t>ISO 12405-4: 2018.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/schedule-29-li-ion-traction-batteries-and-systems</t>
@@ -1169,51 +1168,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="831.654" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1404,1374 +1403,1416 @@
       </c>
       <c r="O4" t="s">
         <v>51</v>
       </c>
       <c r="P4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>53</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>55</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H5">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>56</v>
       </c>
       <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="M5" t="s">
         <v>39</v>
       </c>
       <c r="N5" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" t="s">
+        <v>58</v>
+      </c>
+      <c r="P5" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I6"/>
+        <v>2015</v>
+      </c>
+      <c r="I6">
+        <v>2022</v>
+      </c>
       <c r="J6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K6" t="s">
         <v>37</v>
       </c>
       <c r="L6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M6" t="s">
         <v>39</v>
       </c>
       <c r="N6" t="s">
         <v>40</v>
       </c>
       <c r="O6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B7" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="K7" t="s">
         <v>37</v>
       </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
         <v>39</v>
       </c>
       <c r="N7" t="s">
         <v>40</v>
       </c>
       <c r="O7" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="P7" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2023</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="K8" t="s">
         <v>37</v>
       </c>
       <c r="L8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M8" t="s">
         <v>39</v>
       </c>
       <c r="N8" t="s">
         <v>40</v>
       </c>
       <c r="O8" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="K9" t="s">
         <v>37</v>
       </c>
       <c r="L9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="M9" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="N9" t="s">
         <v>40</v>
       </c>
       <c r="O9" t="s">
+        <v>85</v>
+      </c>
+      <c r="P9" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E10" t="s">
         <v>90</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>2017</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K10" t="s">
         <v>37</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10" t="s">
         <v>26</v>
       </c>
       <c r="N10" t="s">
         <v>40</v>
       </c>
       <c r="O10" t="s">
         <v>93</v>
       </c>
       <c r="P10" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E11" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H11">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="K11" t="s">
         <v>37</v>
       </c>
-      <c r="L11"/>
+      <c r="L11" t="s">
+        <v>98</v>
+      </c>
       <c r="M11" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="N11" t="s">
         <v>40</v>
       </c>
       <c r="O11" t="s">
+        <v>100</v>
+      </c>
+      <c r="P11" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>102</v>
       </c>
       <c r="B12" t="s">
         <v>103</v>
       </c>
       <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H12">
         <v>2024</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
         <v>37</v>
       </c>
       <c r="L12" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="M12" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
         <v>40</v>
       </c>
       <c r="O12" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="P12" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B13" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H13">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="K13" t="s">
         <v>37</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="N13" t="s">
         <v>40</v>
       </c>
       <c r="O13" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="P13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="B14"/>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H14">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="K14" t="s">
         <v>37</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="N14" t="s">
         <v>40</v>
       </c>
       <c r="O14" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="P14" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="B15" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="E15" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="K15" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="L15" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="M15" t="s">
-        <v>39</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
         <v>40</v>
       </c>
       <c r="O15" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="P15" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B16" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E16" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K16" t="s">
-        <v>37</v>
+        <v>126</v>
       </c>
       <c r="L16" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="M16" t="s">
         <v>39</v>
       </c>
       <c r="N16" t="s">
         <v>40</v>
       </c>
       <c r="O16" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="P16" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="E17" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F17" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K17" t="s">
         <v>37</v>
       </c>
       <c r="L17" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="M17" t="s">
         <v>39</v>
       </c>
       <c r="N17" t="s">
         <v>40</v>
       </c>
       <c r="O17" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="P17" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="E18" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>133</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K18" t="s">
         <v>37</v>
       </c>
       <c r="L18" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="M18" t="s">
         <v>39</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="O18" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="P18" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B19" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>145</v>
       </c>
       <c r="E19" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K19" t="s">
         <v>37</v>
       </c>
       <c r="L19" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="M19" t="s">
         <v>39</v>
       </c>
       <c r="N19" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="P19" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="B20" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>157</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K20" t="s">
         <v>37</v>
       </c>
       <c r="L20" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="M20" t="s">
         <v>39</v>
       </c>
       <c r="N20" t="s">
         <v>40</v>
       </c>
       <c r="O20" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="P20" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B21" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="E21" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>2019</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K21" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="L21" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="M21" t="s">
         <v>39</v>
       </c>
       <c r="N21" t="s">
-        <v>165</v>
+        <v>40</v>
       </c>
       <c r="O21" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="P21" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B22" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="E22" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K22" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="L22" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="M22" t="s">
         <v>39</v>
       </c>
       <c r="N22" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="O22" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="P22" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="B23" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="C23" t="s">
         <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>169</v>
       </c>
       <c r="E23" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="M23" t="s">
         <v>39</v>
       </c>
       <c r="N23" t="s">
         <v>40</v>
       </c>
       <c r="O23" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="P23" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B24" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
       <c r="D24" t="s">
-        <v>180</v>
+        <v>69</v>
       </c>
       <c r="E24" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2021</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K24" t="s">
         <v>37</v>
       </c>
       <c r="L24" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="M24" t="s">
         <v>39</v>
       </c>
       <c r="N24" t="s">
-        <v>182</v>
+        <v>40</v>
       </c>
       <c r="O24" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="P24" t="s">
-        <v>184</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B25" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="C25" t="s">
         <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E25" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>2021</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
       <c r="L25" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="M25" t="s">
         <v>39</v>
       </c>
       <c r="N25" t="s">
-        <v>40</v>
+        <v>181</v>
       </c>
       <c r="O25" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="P25" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B26" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C26" t="s">
         <v>32</v>
       </c>
       <c r="D26" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="E26" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>193</v>
+        <v>63</v>
       </c>
       <c r="K26" t="s">
-        <v>194</v>
+        <v>37</v>
       </c>
       <c r="L26" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="M26" t="s">
         <v>39</v>
       </c>
       <c r="N26" t="s">
-        <v>182</v>
+        <v>40</v>
       </c>
       <c r="O26" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="P26" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="B27" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="E27" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F27" t="s">
         <v>34</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2024</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
+        <v>192</v>
+      </c>
+      <c r="K27" t="s">
         <v>193</v>
       </c>
-      <c r="K27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L27" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="M27" t="s">
-        <v>202</v>
+        <v>39</v>
       </c>
       <c r="N27" t="s">
-        <v>40</v>
+        <v>181</v>
       </c>
       <c r="O27" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="P27" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="B28" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="E28" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F28" t="s">
         <v>34</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2024</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="M28" t="s">
-        <v>39</v>
+        <v>201</v>
       </c>
       <c r="N28" t="s">
         <v>40</v>
       </c>
       <c r="O28" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="P28" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B29" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C29" t="s">
         <v>32</v>
       </c>
       <c r="D29" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="E29" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>72</v>
+        <v>192</v>
       </c>
       <c r="K29" t="s">
         <v>37</v>
       </c>
       <c r="L29" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="M29" t="s">
         <v>39</v>
       </c>
       <c r="N29" t="s">
         <v>40</v>
       </c>
       <c r="O29" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="P29" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B30" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C30" t="s">
         <v>32</v>
       </c>
       <c r="D30" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="E30" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K30" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="L30" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="M30" t="s">
         <v>39</v>
       </c>
       <c r="N30" t="s">
         <v>40</v>
       </c>
       <c r="O30" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="P30" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B31" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C31" t="s">
         <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="E31" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="K31" t="s">
-        <v>37</v>
+        <v>219</v>
       </c>
       <c r="L31" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="M31" t="s">
         <v>39</v>
       </c>
       <c r="N31" t="s">
         <v>40</v>
       </c>
       <c r="O31" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="P31" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B32" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="C32" t="s">
-        <v>231</v>
+        <v>32</v>
       </c>
       <c r="D32" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="E32" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H32">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="K32" t="s">
         <v>37</v>
       </c>
       <c r="L32" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="M32" t="s">
-        <v>234</v>
+        <v>39</v>
       </c>
       <c r="N32" t="s">
         <v>40</v>
       </c>
       <c r="O32" t="s">
+        <v>227</v>
+      </c>
+      <c r="P32" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>229</v>
+      </c>
+      <c r="B33" t="s">
+        <v>230</v>
+      </c>
+      <c r="C33" t="s">
+        <v>231</v>
+      </c>
+      <c r="D33" t="s">
+        <v>232</v>
+      </c>
+      <c r="E33" t="s">
+        <v>90</v>
+      </c>
+      <c r="F33" t="s">
+        <v>34</v>
+      </c>
+      <c r="G33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H33">
+        <v>2025</v>
+      </c>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>97</v>
+      </c>
+      <c r="K33" t="s">
+        <v>37</v>
+      </c>
+      <c r="L33" t="s">
+        <v>233</v>
+      </c>
+      <c r="M33" t="s">
+        <v>234</v>
+      </c>
+      <c r="N33" t="s">
+        <v>40</v>
+      </c>
+      <c r="O33" t="s">
         <v>235</v>
       </c>
-      <c r="P32" t="s">
+      <c r="P33" t="s">
         <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>