--- v1 (2026-01-27)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -229,50 +229,80 @@
     <t>https://cprc-clasp.ngo/policies/efficient-biomass-cookstoves-policy</t>
   </si>
   <si>
     <t>https://fscluster.org/sites/default/files/documents/standard_for_clean_cookstoves_son.pdf</t>
   </si>
   <si>
     <t>FDNIS ECOSTAND 071-2:2017EE: Minimum Energy Performance Standards Part 2: Air conditioning products</t>
   </si>
   <si>
     <t>This standard covers requirements for domestic and commercial air conditioning products such as: (1) portable AC; (2) unitary AC; (3) split AC, and (4) centralised AC system, which are single or double ducts, mobile or others; manufactured, assembled, imported or sold in any of the ECOWAS countries. Descriptions and illustrations of these products are available in Appendix 1. This standard covers equipment up to 20kW. It covers appliances designed to be plugged on the electric grid, it excludes appliances not powered by alternate current that use non-electric energys ources.</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Portable ACs, Central ACs</t>
   </si>
   <si>
     <t>October 2019</t>
   </si>
   <si>
     <t>ISO 5151, ISO 13253, ISO 15042, ISO 16358-1:2013, IEC 60335-2-40:2013</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/fdnis-ecostand-071-22017ee-minimum-energy-performance-standards-part-2-air-conditioning</t>
   </si>
   <si>
     <t>http://son.gov.ng/son-introduces-national-energy-efficiency-label-for-air-conditioners-electrical-appliances-and-equipment</t>
+  </si>
+  <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
   </si>
   <si>
     <t>Implementing Guidelines of the Philippine Energy Labeling Program for Air Conditioners 2024, 1st Edition</t>
   </si>
   <si>
     <t>This policy contains mandatory energy labeling requirements for air conditioners covered by Department Circular No. 2020-06-0015. It applies to single-phase air conditioners with a cooling capacity of up to 50,400 kJ/hr or 14 KW for domestic single use. The following categories are:
 Fixed-speed air conditioners / Variable-speed air conditioners:
 a. Window type
 b. Split type (wall-mounted, floor-standing type, cassette-type, ceiling-cassette-type, ceiling-suspended type)</t>
   </si>
   <si>
     <t>Air Conditioning</t>
   </si>
   <si>
     <t>January 2025</t>
   </si>
   <si>
     <t>PNS ISO 5151
 ,   
                     PNS ISO 16358-1</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/implementing-guidelines-philippine-energy-labeling-program-air-conditioners-2024-1st</t>
   </si>
   <si>
@@ -448,53 +478,50 @@
   <si>
     <t>Nigerian MEPS and Energy Label Guide</t>
   </si>
   <si>
     <t>The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of Acs in the market</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
     <t>Comparative Label</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nigerian-meps-and-energy-label-guide-0</t>
   </si>
   <si>
     <t>NIS 1209-1:2024 Minimum Energy Performance Standard - Lighting - Part 1: Lamps</t>
   </si>
   <si>
     <t>This standard specifies the energy labelling requirements and the minimum energy performance standard (MEPS) requirements for lamps used in general lighting services and tubular lamps. Lamps covered in this standard include those used in general lighting services (GLS), which refers to Tungsten Filament Lamps, Compact Florescent Lamps (CFL), and Light Emitting Diode (LED) Lamps, as well as LED and fluorescent tubes of rated voltage not exceeding 300V.</t>
   </si>
   <si>
     <t>Lamps</t>
   </si>
   <si>
-    <t>New</t>
-[...1 lines deleted...]
-  <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>NIS IEC 60064
 ,   
                     NIS IEC 60357
 ,   
                     NIS IEC 60969
 ,   
                     NIS IEC 60081
 ,   
                     NIS IEC 62612
 ,   
                     NIS IEC 62717
 ,   
                     NIS IEC 63103
 ,   
                     NIS IEC 61000-4-11
 ,   
                     NIS IEC 61000-4-5
 ,   
                     NIS IEC 60901
 ,   
                     NIS IEC TR 61547-1
 ,   
@@ -527,57 +554,70 @@
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
                     NIS IEC TR 63158
 ,   
                     NIS CISPR 15
 ,   
                     NIS IEC 61547</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-1209-12024-minimum-energy-performance-standard-lighting-part-2-luminaires</t>
   </si>
   <si>
+    <t>NIS 942:2017 Minimum Energy Performance Standards (MEPS) and labels for Refrigerators (2017)</t>
+  </si>
+  <si>
+    <t>Energy efficiency class:
+https://son.gov.ng/wp-content/uploads/2026/05/SON-Mandatory-Energy-Labelling-Scheme-Guideline_Ver.-1.1.pdf</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/nis-9422017-minimum-energy-performance-standards-meps-and-labels-refrigerators-2017</t>
+  </si>
+  <si>
+    <t>https://nnsdp.son.gov.ng/search?q=refrigerator</t>
+  </si>
+  <si>
     <t>NIS 943:2017  Minimum Energy Performance Standards (MEPS) and Labels for Air Conditioners (2017)</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
-  </si>
-[...1 lines deleted...]
-    <t>December 2025</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-9432017-minimum-energy-performance-standards-meps-and-labels-air-conditioners-2017</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - Nigerian Energy Label Guide label for ACs</t>
   </si>
   <si>
     <t>NIS ECOSTAND 072:2018EE - The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of refrigerators in the market.</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nis-ecostand-0722018ee-nigerian-energy-label-guide-label-acs</t>
   </si>
   <si>
     <t>NIS IEC 62717:2015, LED modules for general lighting – Performance requirements</t>
   </si>
   <si>
     <t>Specifies the performance requirements for LED modules, together with the test methods and conditions, required to show compliance with this standard.</t>
   </si>
   <si>
     <t>Lighting</t>
   </si>
@@ -750,53 +790,50 @@
     <t>https://cprc-clasp.ngo/policies/pns-396-22013-household-appliances-energy-efficiency-factor-eef-and-labeling-requirements</t>
   </si>
   <si>
     <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%20396-2-2013-ref-freezer.pdf</t>
   </si>
   <si>
     <t>PNS 396-3:2013 - Household appliances – Energy efficiency factor (EEF) and labeling requirements – Part 3: Clothes washing machine</t>
   </si>
   <si>
     <t>This labeling program covers clothes washing machines. It does not cover stand-alone spin extractor.</t>
   </si>
   <si>
     <t>PNS IEC 60456</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/pns-396-32013-household-appliances-energy-efficiency-factor-eef-and-labeling-requirements</t>
   </si>
   <si>
     <t>http://www.opac.dti.gov.ph//DocumentFolder/pages%20from%20pns%20396-3-2013-washing%20machine.pdf</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1112,51 +1149,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="686.547" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="160.389" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1476,1202 +1513,1294 @@
       </c>
       <c r="L7" t="s">
         <v>69</v>
       </c>
       <c r="M7" t="s">
         <v>42</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>70</v>
       </c>
       <c r="P7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>72</v>
       </c>
       <c r="B8" t="s">
         <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="D8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="H8">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="O8" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P8" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="H9">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="I9">
         <v>2024</v>
       </c>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M9" t="s">
         <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P9" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
+        <v>2023</v>
+      </c>
+      <c r="I10">
         <v>2024</v>
       </c>
-      <c r="I10"/>
       <c r="J10" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M10" t="s">
         <v>25</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="P10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M11" t="s">
         <v>25</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="P11" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B12" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M12" t="s">
         <v>25</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>109</v>
       </c>
       <c r="D13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>50</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I13">
         <v>2024</v>
       </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="M13" t="s">
         <v>25</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="P13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2021</v>
       </c>
       <c r="I14">
         <v>2024</v>
       </c>
       <c r="J14" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M14" t="s">
         <v>25</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="P14" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B15" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>2021</v>
       </c>
       <c r="I15">
         <v>2024</v>
       </c>
       <c r="J15" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M15" t="s">
         <v>25</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="P15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B16" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>2021</v>
+      </c>
+      <c r="I16">
+        <v>2024</v>
+      </c>
       <c r="J16" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>129</v>
+      </c>
       <c r="M16" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="P16" t="s">
-        <v>71</v>
+        <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B17" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>135</v>
       </c>
       <c r="G17" t="s">
-        <v>130</v>
+        <v>22</v>
       </c>
       <c r="H17">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>131</v>
+        <v>52</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L17"/>
       <c r="M17" t="s">
-        <v>133</v>
+        <v>42</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P17" t="s">
-        <v>135</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="H18">
         <v>2024</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M18" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="P18" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>145</v>
+      </c>
+      <c r="B19" t="s">
+        <v>146</v>
+      </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19" t="s">
-        <v>130</v>
+        <v>22</v>
       </c>
       <c r="H19">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>148</v>
+      </c>
       <c r="M19" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
+        <v>149</v>
+      </c>
+      <c r="P19" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B20" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="G20" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="H20">
         <v>2017</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>59</v>
+        <v>152</v>
       </c>
       <c r="K20" t="s">
         <v>24</v>
       </c>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>42</v>
+        <v>142</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="P20" t="s">
-        <v>71</v>
+        <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B21"/>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="G21" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="H21">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>59</v>
+        <v>152</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P21" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>159</v>
+        <v>122</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F22" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="H22">
-        <v>2002</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2017</v>
+      </c>
+      <c r="I22">
+        <v>2019</v>
+      </c>
       <c r="J22" t="s">
-        <v>160</v>
+        <v>59</v>
       </c>
       <c r="K22" t="s">
         <v>24</v>
       </c>
       <c r="L22"/>
       <c r="M22" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
         <v>161</v>
       </c>
       <c r="P22" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" t="s">
         <v>163</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>165</v>
       </c>
       <c r="G23" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="H23">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>160</v>
+        <v>59</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>166</v>
       </c>
       <c r="M23" t="s">
-        <v>25</v>
+        <v>167</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="K24" t="s">
         <v>24</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24" t="s">
         <v>25</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="P24" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B25" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="G25" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="H25">
         <v>2007</v>
       </c>
       <c r="I25">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="J25" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="K25" t="s">
         <v>24</v>
       </c>
       <c r="L25" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="M25" t="s">
         <v>25</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="P25" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B26" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="M26" t="s">
         <v>25</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="P26" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B27" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
+        <v>188</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="H27">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2007</v>
+      </c>
+      <c r="I27">
+        <v>2015</v>
+      </c>
       <c r="J27" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="M27" t="s">
         <v>25</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="P27" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>142</v>
+        <v>172</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>50</v>
+        <v>135</v>
       </c>
       <c r="G28" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="H28">
-        <v>1993</v>
-[...1 lines deleted...]
-      <c r="I28">
         <v>2007</v>
       </c>
+      <c r="I28"/>
       <c r="J28" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="K28" t="s">
         <v>24</v>
       </c>
       <c r="L28" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="M28" t="s">
         <v>25</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
       <c r="O28" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="P28" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B29" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>194</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="K29" t="s">
         <v>24</v>
       </c>
       <c r="L29" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M29" t="s">
         <v>25</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
       <c r="O29" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="P29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>156</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="H30">
-        <v>2013</v>
-[...1 lines deleted...]
-      <c r="I30"/>
+        <v>1993</v>
+      </c>
+      <c r="I30">
+        <v>2007</v>
+      </c>
       <c r="J30" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="K30" t="s">
         <v>24</v>
       </c>
       <c r="L30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M30" t="s">
         <v>25</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
       <c r="O30" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="P30" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B31" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C31" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>37</v>
+        <v>207</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
+        <v>135</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>2013</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>173</v>
+      </c>
+      <c r="K31" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" t="s">
+        <v>208</v>
+      </c>
+      <c r="M31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+      <c r="O31" t="s">
+        <v>209</v>
+      </c>
+      <c r="P31" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>211</v>
+      </c>
+      <c r="B32" t="s">
+        <v>212</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
+        <v>91</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>135</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2013</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>173</v>
+      </c>
+      <c r="K32" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" t="s">
+        <v>213</v>
+      </c>
+      <c r="M32" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" t="s">
+        <v>26</v>
+      </c>
+      <c r="O32" t="s">
+        <v>214</v>
+      </c>
+      <c r="P32" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>216</v>
+      </c>
+      <c r="B33" t="s">
+        <v>217</v>
+      </c>
+      <c r="C33" t="s">
+        <v>74</v>
+      </c>
+      <c r="D33" t="s">
+        <v>37</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
         <v>38</v>
       </c>
-      <c r="G31" t="s">
-[...2 lines deleted...]
-      <c r="H31">
+      <c r="G33" t="s">
+        <v>160</v>
+      </c>
+      <c r="H33">
         <v>2016</v>
       </c>
-      <c r="I31">
+      <c r="I33">
         <v>2017</v>
       </c>
-      <c r="J31" t="s">
-[...2 lines deleted...]
-      <c r="K31" t="s">
+      <c r="J33" t="s">
+        <v>218</v>
+      </c>
+      <c r="K33" t="s">
         <v>40</v>
       </c>
-      <c r="L31" t="s">
+      <c r="L33" t="s">
         <v>41</v>
       </c>
-      <c r="M31" t="s">
-[...2 lines deleted...]
-      <c r="N31" t="s">
+      <c r="M33" t="s">
+        <v>219</v>
+      </c>
+      <c r="N33" t="s">
         <v>43</v>
       </c>
-      <c r="O31" t="s">
-[...3 lines deleted...]
-        <v>209</v>
+      <c r="O33" t="s">
+        <v>220</v>
+      </c>
+      <c r="P33" t="s">
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">