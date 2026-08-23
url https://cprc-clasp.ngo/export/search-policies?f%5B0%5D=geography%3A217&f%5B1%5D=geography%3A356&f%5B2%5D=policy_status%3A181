--- v0 (2025-11-27)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -1284,53 +1284,50 @@
     <t>By KS C 9608 washing machine in which the textiles are substantially immersedin the washing water, the mechanical action being produced by a device moving,which are defined the agitator washing machine, and impeller washing machinewith the rated capacity of 2 kg-20kg</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/meps-washing-machines</t>
   </si>
   <si>
     <t>Nigerian MEPS and Energy Label Guide</t>
   </si>
   <si>
     <t>The Nigerian Energy Label Guide label for ACs is a comparative label that helps consumers to know the level of efficiency of Acs in the market</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs, Central ACs</t>
   </si>
   <si>
     <t>October 2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/nigerian-meps-and-energy-label-guide-0</t>
   </si>
   <si>
     <t>NIS 1209-1:2024 Minimum Energy Performance Standard - Lighting - Part 2: Luminaires</t>
   </si>
   <si>
     <t>This standard specifies the minimum energy performance standard (MEPS), functional performance and energy labelling requirements for luminaires, including both indoor and outdoor / streetlight luminaires, such as indoor ambient luminaires, linear batten luminaires, linear troffer luminaire, downlight luminaires, high-bay luminaires, low-bay luminaires and planer (or plane) luminaires.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Africa, Nigeria</t>
   </si>
   <si>
     <t>Luminaires</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>May 2025</t>
   </si>
   <si>
     <t>NIS IEC 62722-2-1
 ,   
                     NIS IEC 62722-2 series
 ,   
                     NIS IEC 61000-4-11; NIS IEC 61000-4-5
 ,   
                     NIS IEC 61000-4-7; NIS IEC 61000-3-2
 ,   
                     NIS IEC 61643-11
 ,   
                     IES LM-79 CIE S 025
 ,   
                     NIS IEC TR 61547-1
 ,   
@@ -6635,277 +6632,277 @@
       <c r="K101" t="s">
         <v>37</v>
       </c>
       <c r="L101"/>
       <c r="M101" t="s">
         <v>26</v>
       </c>
       <c r="N101" t="s">
         <v>39</v>
       </c>
       <c r="O101" t="s">
         <v>421</v>
       </c>
       <c r="P101" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>422</v>
       </c>
       <c r="B102" t="s">
         <v>423</v>
       </c>
       <c r="C102" t="s">
+        <v>18</v>
+      </c>
+      <c r="D102" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="G102" t="s">
         <v>22</v>
       </c>
       <c r="H102">
         <v>2024</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
+        <v>426</v>
+      </c>
+      <c r="K102" t="s">
+        <v>37</v>
+      </c>
+      <c r="L102" t="s">
         <v>427</v>
       </c>
-      <c r="K102" t="s">
-[...2 lines deleted...]
-      <c r="L102" t="s">
+      <c r="M102" t="s">
         <v>428</v>
       </c>
-      <c r="M102" t="s">
+      <c r="N102" t="s">
+        <v>39</v>
+      </c>
+      <c r="O102" t="s">
         <v>429</v>
       </c>
-      <c r="N102" t="s">
-[...2 lines deleted...]
-      <c r="O102" t="s">
+      <c r="P102" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>431</v>
+      </c>
+      <c r="B103" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
         <v>163</v>
       </c>
       <c r="E103" t="s">
         <v>34</v>
       </c>
       <c r="F103" t="s">
         <v>112</v>
       </c>
       <c r="G103" t="s">
         <v>113</v>
       </c>
       <c r="H103">
         <v>2017</v>
       </c>
       <c r="I103">
         <v>2019</v>
       </c>
       <c r="J103" t="s">
         <v>103</v>
       </c>
       <c r="K103" t="s">
         <v>37</v>
       </c>
       <c r="L103"/>
       <c r="M103" t="s">
         <v>26</v>
       </c>
       <c r="N103" t="s">
         <v>39</v>
       </c>
       <c r="O103" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="P103" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>434</v>
+      </c>
+      <c r="B104" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
         <v>2018</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
         <v>103</v>
       </c>
       <c r="K104" t="s">
         <v>37</v>
       </c>
       <c r="L104" t="s">
+        <v>438</v>
+      </c>
+      <c r="M104" t="s">
         <v>439</v>
       </c>
-      <c r="M104" t="s">
+      <c r="N104" t="s">
+        <v>39</v>
+      </c>
+      <c r="O104" t="s">
         <v>440</v>
       </c>
-      <c r="N104" t="s">
-[...2 lines deleted...]
-      <c r="O104" t="s">
+      <c r="P104" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>442</v>
+      </c>
+      <c r="B105" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="C105" t="s">
         <v>32</v>
       </c>
       <c r="D105" t="s">
         <v>131</v>
       </c>
       <c r="E105" t="s">
         <v>34</v>
       </c>
       <c r="F105" t="s">
         <v>35</v>
       </c>
       <c r="G105" t="s">
         <v>113</v>
       </c>
       <c r="H105">
         <v>2012</v>
       </c>
       <c r="I105">
         <v>2012</v>
       </c>
       <c r="J105" t="s">
         <v>36</v>
       </c>
       <c r="K105" t="s">
         <v>37</v>
       </c>
       <c r="L105"/>
       <c r="M105" t="s">
         <v>38</v>
       </c>
       <c r="N105" t="s">
         <v>39</v>
       </c>
       <c r="O105" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="P105" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B106" t="s">
         <v>96</v>
       </c>
       <c r="C106" t="s">
         <v>32</v>
       </c>
       <c r="D106" t="s">
         <v>96</v>
       </c>
       <c r="E106" t="s">
         <v>34</v>
       </c>
       <c r="F106" t="s">
         <v>35</v>
       </c>
       <c r="G106" t="s">
         <v>113</v>
       </c>
       <c r="H106">
         <v>2012</v>
       </c>
       <c r="I106">
         <v>2012</v>
       </c>
       <c r="J106" t="s">
         <v>36</v>
       </c>
       <c r="K106" t="s">
         <v>37</v>
       </c>
       <c r="L106"/>
       <c r="M106" t="s">
         <v>38</v>
       </c>
       <c r="N106" t="s">
         <v>39</v>
       </c>
       <c r="O106" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="P106" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>