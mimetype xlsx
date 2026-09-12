--- v1 (2026-01-02)
+++ v2 (2026-09-12)
@@ -108,51 +108,51 @@
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>March 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>MS ISO 5151:2012
 ,   
                     ISO 5151:2010</t>
   </si>
   <si>
     <t>Suruhanjaya Tenaga - ST (Energy Commission)</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gpstno502024-guidelines-energy-using-product-air-conditioner</t>
   </si>
   <si>
-    <t>https://www.st.gov.my/contents/2025/EECA/07-20250415%20GUIDELINES%20ON%20ENERGY%20USING%20PRODUCT.pdf</t>
+    <t>https://united4efficiency.org/wp-content/uploads/2024/03/20240107-GUIDELINES-ON-ENERGY-USING-PRODUCT.pdf</t>
   </si>
   <si>
     <t>Guide On Minimum Energy Performance Standard Requirements for Air Conditioner with Cooling Capacity ≤ 7.1kw</t>
   </si>
   <si>
     <t>This guide specifies the minimum energy performance standard (MEPS) and energy labeling requirements for single-phase non-ducted single split wall mounted type vapour compression air conditioners with cooling capacity up to 7.1 kW.</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Revised, Superseded</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>ISO 16358-1:2013, MS ISO 5151:2012 MS ISO 5151:2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standard-requirements-air-conditioner-cooling-capacity</t>
   </si>