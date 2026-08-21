--- v0 (2026-01-24)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,177 +450,190 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Directive 2010-30-EU</t>
+  </si>
+  <si>
+    <t>The strategy includes the mandatory phase-out of incandescent and halogen lamps by 2016, MEPS and labeling for all lighting technologies following the EU directives, large scale CFL and LED lamp distribution programmes, six million lamps in total; along with an extensive communications campaign; and the design of a lamp collection and recycling legislation and infrastructure in Tunisia. The elimination of lamps in power is less than 100,The taxation of lamps by 50 percent to make economic lamps  more competitive, The follow-up of this program for the elimination of other power. Launched program of 600 million incandescent lamps by LED lamps from 2017, as soon as the appearance of the decree ETF -Energy Transition Fund; which will subsidize this program.</t>
+  </si>
+  <si>
+    <t>Tunisia</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>October 2022</t>
+  </si>
+  <si>
+    <t>National Agency for Energy Conservation (ANME)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/directive-2010-30-eu</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32012R0874</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...113 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1072,60 +1085,60 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -2166,801 +2179,805 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>157</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
         <v>24</v>
       </c>
       <c r="L27"/>
-      <c r="M27"/>
+      <c r="M27" t="s">
+        <v>160</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="K28" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L28"/>
+        <v>169</v>
+      </c>
+      <c r="L28" t="s">
+        <v>141</v>
+      </c>
       <c r="M28" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="P28" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E29" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="F29" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="K29" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="P29" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>179</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="F30" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="K30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L30" t="s">
         <v>141</v>
       </c>
       <c r="M30" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="P30" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B31" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="E31" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="F31" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2015</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="K31" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L31"/>
       <c r="M31" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="P31" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B32" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E32" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="K32" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L32"/>
+        <v>131</v>
+      </c>
+      <c r="L32" t="s">
+        <v>185</v>
+      </c>
       <c r="M32" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="P32" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B33" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>2021</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>23</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P33" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B34" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>2021</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>23</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="P34" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B35" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>2021</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>32</v>
       </c>
       <c r="O35" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="P35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B36" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>2021</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>23</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>25</v>
       </c>
       <c r="O36" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="P36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B37" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>2021</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
         <v>23</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P37" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B38" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>49</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>2021</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>23</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P38" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B39" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
         <v>55</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>2021</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>25</v>
       </c>
       <c r="O39" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="P39" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B40" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
         <v>42</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2021</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>23</v>
       </c>
       <c r="K40" t="s">
         <v>24</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>32</v>
       </c>
       <c r="O40" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="P40" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B41" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>2021</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
         <v>23</v>
       </c>
       <c r="K41" t="s">
         <v>131</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>25</v>
       </c>
       <c r="O41" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P41" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>