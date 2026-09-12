--- v0 (2025-12-22)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -162,51 +162,54 @@
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
-    <t>Entered into force, New</t>
+    <t>Entered into force</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
   <si>
     <t>European Commission - DG Energy----European Commission - DG Enterprise</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20232533-17-november-2023-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ%3AL_202302533&amp;amp%3Bqid=1700646701114</t>
   </si>
   <si>
     <t>Tunisia Clothes Washer MEPS &amp; label</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
@@ -804,111 +807,111 @@
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>48</v>
       </c>
       <c r="H5">
         <v>2012</v>
       </c>
       <c r="I5">
         <v>2023</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
         <v>34</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N5" t="s">
         <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
         <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">