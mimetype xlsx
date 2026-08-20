--- v0 (2025-11-26)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -226,71 +226,50 @@
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-cassette-floor-standing-tower-ceiling</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/AC_Notification.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Room Air Conditioners (Fixed Speed)</t>
   </si>
   <si>
     <t>This policy specifies the MEPS and labeling for fixed speed unitary and split ACs.</t>
   </si>
   <si>
     <t>IS 1391 (part I), IS 1391 (part II)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-room-air-conditioners-fixed-speed</t>
   </si>
   <si>
     <t>http://egazette.nic.in/WriteReadData/2017/177975.pdf</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://beestarlabel.com/Content/Notification/RAC/IAC_Notification_SO_3984_E_dated_28th_Auguest_2025.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Self-Ballasted LED Lamps</t>
   </si>
   <si>
     <t>This schedule specifies the MEPS and labeling instructions for self-ballasted general service LED lamps for general lighting services that works on single phase ac supply up to and including 250V, 50Hz.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps</t>
   </si>
   <si>
     <t>June 2024</t>
   </si>
   <si>
     <t>IS 16102 (part 2)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-self-ballasted-led-lamps</t>
   </si>
   <si>
     <t>https://www.beestarlabel.com/Content/Files/2_Amendment_IV_14a.pdf</t>
   </si>
   <si>
     <t>Energy Efficiency Policy for Storage Water Heaters</t>
   </si>
@@ -321,50 +300,53 @@
     <t>The policy specifies the tubular fluorescent lamps for general lighting services covering all wattages with nominal dimension starting from 1100 millimeter and upto1500 millimeter covering color temperature of 6500 kelvin for halo-phosphate category, and 2700 kelvin, 4000 kelvin and 6500 kelvin  tri-phosphate lamps categories for display of particulars on label.</t>
   </si>
   <si>
     <t>Tubular Lamps</t>
   </si>
   <si>
     <t>IS 2418 (part 1 and 2) -1977 with all amendments</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-efficiency-policy-tubular-fluorescent-lamps-tfl</t>
   </si>
   <si>
     <t>https://beestarlabel.com/Content/Files/TFLnoti_New.pdf</t>
   </si>
   <si>
     <t>Law 2004-72 and Decree 2004-2145; Amended by Law 2009-07</t>
   </si>
   <si>
     <t>In the framework of the ENPI CBC programmes, including a privileged instrument of cooperation for the institutional capacity-building of ENPI countries, Tunisia decided to largely harmonize the product categories and label efficiency thresholds with those in place in the EU. Since September 2004, Tunisian law requires the display of an EU-style energy label for refrigerators, freezers, and refrigerator-freezers (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters). From January 2010 onwards, the lowest three energy classes (6,7 and 8) have been banned from the Tunisian market, followed in January 2011 7 with the banning of classes 5 and  January 2012 class 4 has been likewise banned from the Tunisian market.</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>EN 153</t>
   </si>
   <si>
     <t>National Agency for Energy Conservation (ANME)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07</t>
   </si>
   <si>
     <t>http://www.rcreee.org/sites/default/files/tunisia_ee_fact_sheet_print.pdf</t>
   </si>
   <si>
     <t>This policy covers cooling appliances: refrigerators and air conditioners. It requires the use of an EU-style energy label (with eight classes, the top one representing the recently added EU A+ and A++ classes) in a bilingual version (French and Arabic, and the numbers 1-8 indicating classes instead of letters) on refrigerators.</t>
   </si>
   <si>
     <t>Air Conditioning, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/law-2004-72-and-decree-2004-2145-amended-law-2009-07-0</t>
   </si>
@@ -842,51 +824,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1007.325" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="192.239" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1335,725 +1317,677 @@
       </c>
       <c r="O9" t="s">
         <v>69</v>
       </c>
       <c r="P9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>71</v>
       </c>
       <c r="B10" t="s">
         <v>72</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>73</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2015</v>
+      </c>
+      <c r="I10">
+        <v>2023</v>
+      </c>
+      <c r="J10" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>75</v>
+      </c>
       <c r="M10" t="s">
         <v>26</v>
       </c>
       <c r="N10" t="s">
         <v>27</v>
       </c>
       <c r="O10" t="s">
         <v>76</v>
       </c>
       <c r="P10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>78</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>80</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="I11">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M11" t="s">
         <v>26</v>
       </c>
       <c r="N11" t="s">
         <v>27</v>
       </c>
       <c r="O11" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2009</v>
       </c>
       <c r="I12">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M12" t="s">
         <v>26</v>
       </c>
       <c r="N12" t="s">
         <v>27</v>
       </c>
       <c r="O12" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" t="s">
         <v>91</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>93</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="I13">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="J13" t="s">
         <v>45</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M13" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C14" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D14" t="s">
         <v>100</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>2004</v>
       </c>
       <c r="I14">
         <v>2010</v>
       </c>
       <c r="J14" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="M14" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="N14" t="s">
         <v>27</v>
       </c>
       <c r="O14" t="s">
+        <v>102</v>
+      </c>
+      <c r="P14" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B15" t="s">
         <v>105</v>
       </c>
       <c r="C15" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="I15">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="J15" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="N15" t="s">
         <v>27</v>
       </c>
       <c r="O15" t="s">
+        <v>107</v>
+      </c>
+      <c r="P15" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B16" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C16" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="I16">
         <v>2012</v>
       </c>
       <c r="J16" t="s">
         <v>45</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>110</v>
+      </c>
       <c r="M16" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="P16" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>114</v>
+      </c>
+      <c r="E17" t="s">
         <v>115</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I17">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="J17" t="s">
         <v>45</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
         <v>116</v>
       </c>
       <c r="M17" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17" t="s">
         <v>117</v>
       </c>
       <c r="P17" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E18" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I18">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="J18" t="s">
         <v>45</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
         <v>122</v>
       </c>
       <c r="M18" t="s">
         <v>26</v>
       </c>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18" t="s">
         <v>123</v>
       </c>
       <c r="P18" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>125</v>
       </c>
       <c r="B19" t="s">
         <v>126</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>127</v>
       </c>
       <c r="E19" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I19">
         <v>2016</v>
       </c>
       <c r="J19" t="s">
         <v>45</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="L19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M19" t="s">
         <v>26</v>
       </c>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="I20">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="J20" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="K20" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="M20" t="s">
         <v>26</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
+        <v>135</v>
+      </c>
+      <c r="P20" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>137</v>
+      </c>
+      <c r="B21" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>139</v>
       </c>
       <c r="E21" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="I21">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
         <v>140</v>
       </c>
       <c r="M21" t="s">
         <v>26</v>
       </c>
       <c r="N21" t="s">
         <v>27</v>
       </c>
       <c r="O21" t="s">
         <v>141</v>
       </c>
       <c r="P21" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>143</v>
       </c>
       <c r="B22" t="s">
         <v>144</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>145</v>
       </c>
       <c r="E22" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I22">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J22" t="s">
-        <v>45</v>
+        <v>147</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
-        <v>26</v>
+        <v>149</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>150</v>
       </c>
       <c r="O22" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="P22" t="s">
-        <v>148</v>
-[...18 lines deleted...]
-      <c r="F23" t="s">
         <v>152</v>
-      </c>
-[...26 lines deleted...]
-        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">