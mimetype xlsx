--- v0 (2025-11-28)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -212,50 +212,77 @@
   <si>
     <t>ECOWAQ</t>
   </si>
   <si>
     <t>Off-Grid</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecostand-iec-ts-62257-9-82020</t>
   </si>
   <si>
     <t>http://www.ecreee.org/news/ecowas-industry-ministers-adopt-regional-standards-standalone-solar-systems-and-solar-pv-mini#:~:text=ABOUT%20ECREEE-,ECOWAS%20Industry%20Ministers%20adopt%20regional%20Standards%20on%20standalone%20solar%20systems,6)%20Standards%20on%20solar%20energy.</t>
   </si>
   <si>
     <t>FDNIS ECOSTAND 071-1:2017EE: Minimum Energy Performance Standards Part 1: Refrigerating products</t>
   </si>
   <si>
     <t>Wine Chillers, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>IEC 62552-1:2015, IEC 62552-2:2015, IEC 62552-3:2015, IEC 60335-1:2010+AMD1:2013, IEC 60335-2-24:2010+AMD1:2012</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/fdnis-ecostand-071-12017ee-minimum-energy-performance-standards-part-1-refrigerating</t>
   </si>
   <si>
+    <t>Government Notice No. 277 of 2026: Minimum Energy Performance Standards Compulsory for Electric Cooking Appliances</t>
+  </si>
+  <si>
+    <t>This mandatory MEPS applies to three household electric cooking appliances: Electric Pressure Cookers, Rice Cookers, and Induction Cookers.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>Induction Cookstoves or Hobs, Rice Cookers</t>
+  </si>
+  <si>
+    <t>September 2026</t>
+  </si>
+  <si>
+    <t>Tanzania Bureau of Standards (TBS)</t>
+  </si>
+  <si>
+    <t>Cookstoves, Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/government-notice-no-277-2026-minimum-energy-performance-standards-compulsory-electric</t>
+  </si>
+  <si>
+    <t>https://www.ocpd.go.tz/uploads/documents/sw-1789809574-Gazeti%2018%20Septemba,2026..pdf</t>
+  </si>
+  <si>
     <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-5)</t>
   </si>
   <si>
     <t>This policy applies to off-grid renewable energy products with batteries and solar modules with DC system voltages not exceeding 35 V and peak power ratings not exceeding 350 W.</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>November 2023</t>
   </si>
   <si>
     <t>IEC TS 62257-9-5:2018</t>
   </si>
   <si>
     <t>Malawi Bureau of Standards (MBS)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/malawi-standard-pico-solar-and-shs-kits-iec-ts-62257-9-5</t>
   </si>
   <si>
     <t>https://www.iec.ch/dyn/www/f?p=103:36:112914829377027::::FSP_ORG_ID,FSP_LANG_ID:1090,25</t>
   </si>
   <si>
     <t>Malawi standard for pico-solar and SHS kits (IEC TS 62257-9-8)</t>
@@ -288,53 +315,50 @@
     <t>IEC 62552:2015, Part 1, 2, and 3</t>
   </si>
   <si>
     <t>Malawi Energy Regulatory Authority (MERA)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/minimum-energy-performance-standards-refrigerating-appliances</t>
   </si>
   <si>
     <t>Regional quality standards for stand-alone renewable energy products with power ratings less than or equal to 350 W</t>
   </si>
   <si>
     <t>Applies to standalone off-grid solar products (pico-PV and SHS kits) up to 350 Wp.</t>
   </si>
   <si>
     <t>Renewable Energy Systems, Solar Energy Kits</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/regional-quality-standards-stand-alone-renewable-energy-products-power-ratings-less-or</t>
   </si>
   <si>
     <t>TZS 1952:2016 Off-grid solar photovoltaic lighting kits - Requirements</t>
   </si>
   <si>
     <t>standalone off-grid solar products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tanzania</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>Tanzania Bureau of Standards</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/tzs-19522016-grid-solar-photovoltaic-lighting-kits-requirements</t>
   </si>
   <si>
     <t>http://tbs.go.tz/uploads/files/LIST%20OF%20COMPULSORY%20TANZANIA%20STANDARD%20AS%20OF%20AUGUST%202020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -650,72 +674,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P12"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="897.638" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="49.417" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="566.148" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1015,271 +1039,317 @@
       <c r="L7" t="s">
         <v>64</v>
       </c>
       <c r="M7" t="s">
         <v>25</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
         <v>65</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>66</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
       <c r="C8" t="s">
         <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="H8">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8" t="s">
         <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2022</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="O9" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="P9" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="G10" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H10"/>
+        <v>22</v>
+      </c>
+      <c r="H10">
+        <v>2022</v>
+      </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="N10" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O10" t="s">
         <v>85</v>
       </c>
-      <c r="P10"/>
+      <c r="P10" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
       <c r="D11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="K11" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="M11" t="s">
-        <v>25</v>
+        <v>93</v>
       </c>
       <c r="N11" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B12" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C12" t="s">
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="K12" t="s">
         <v>56</v>
       </c>
       <c r="L12" t="s">
         <v>36</v>
       </c>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="N12" t="s">
         <v>37</v>
       </c>
       <c r="O12" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>98</v>
+      </c>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" t="s">
+        <v>101</v>
+      </c>
+      <c r="H13">
+        <v>2016</v>
+      </c>
+      <c r="I13">
+        <v>2017</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13" t="s">
+        <v>56</v>
+      </c>
+      <c r="L13" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" t="s">
+        <v>102</v>
+      </c>
+      <c r="N13" t="s">
+        <v>37</v>
+      </c>
+      <c r="O13" t="s">
+        <v>103</v>
+      </c>
+      <c r="P13" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">