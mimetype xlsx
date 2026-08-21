--- v1 (2026-03-05)
+++ v2 (2026-08-21)
@@ -12,136 +12,187 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
     <t>GB 12021.6-2017 Minimum allowable values of energy efficiency and energy efficiency grades for electric rice cookers</t>
   </si>
   <si>
     <t>This policy covers rice cookers.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Rice Cookers</t>
   </si>
   <si>
-    <t>Mandatory</t>
-[...4 lines deleted...]
-  <si>
     <t>Superseded</t>
   </si>
   <si>
     <t>November 2025</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>GB 4706.1; GB 4706.19; QB/T 4099</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/gb-120216-2017-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D81DDAD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 12021.9-2008 Minimum allowable values of energy efficiency and the energy efficiency grades for AC electric fans</t>
   </si>
   <si>
     <t>Applies to AC motor driven fans including; table fans; rotary fans; wall-mounted fans; table-pedestal fans; pedestal fans and ceiling fans with single phase rated voltage below 250V and other rated voltage below 480V.</t>
   </si>
   <si>
     <t>Ceiling Fans, Portable Fans</t>
   </si>
   <si>
     <t>GB 12021.9-2008, GB 13380</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-120219-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7C8C1D3A7E05397BE0A0AB82A</t>
@@ -377,75 +428,69 @@
   <si>
     <t>This guide specifies the minimum energy performance standards (MEPS) requirements for household refrigerating appliances with one door or two door (Refer to figure 1) that can be connected to mains power and which are within the scope of MS IEC 62552-1 or identical.</t>
   </si>
   <si>
     <t>Refrigerators-Freezers</t>
   </si>
   <si>
     <t>MS IEC 62552-1:2016, MS IEC 62552-2:2016, MS IEC 62552-3:2018</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-refrigerator</t>
   </si>
   <si>
     <t>https://www.st.gov.my/contents/files/download/95/Guideline_Minimum_Energy_Performance_Requirement_for_Refrigerator.pdf----https://www.st.gov.my/en/web/consumer/details/7/3</t>
   </si>
   <si>
     <t>Guide on Minimum Energy Performance Standards for Television</t>
   </si>
   <si>
     <t>This Guide is developed by the Commission to specify the MEPS and energy labeling requirements for televisions that can be connected to mains power and for household use. This Guide shall apply to the following types of television with size up to or equal to 177.8 cm (70 inch): (a) plasma; (b) liquid crystal display (LCD); (c) light emitting diode (LED); (d) cathode ray tube (CRT); and (e) any other display type with similar function.</t>
   </si>
   <si>
     <t>Televisions</t>
   </si>
   <si>
-    <t>Entered into force, Revised, Superseded</t>
-[...1 lines deleted...]
-  <si>
     <t>MS IEC 62301, IEC 62087</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/guide-minimum-energy-performance-standards-television</t>
   </si>
   <si>
     <t>https://www.st.gov.my/en/contents/files/download/95/Energy_Efficiency_Labelling_Guideline_for_Television1.pdf</t>
   </si>
   <si>
     <t>MELS for General Lighting (2019)</t>
   </si>
   <si>
     <t>This policy defines minimum energy labeling scheme requirements for incandescent lamps, CFLi lamps, and LEDs with an Edison screw or a bayonet lamp cap.</t>
   </si>
   <si>
     <t>Singapore*</t>
   </si>
   <si>
     <t>Tubular Lamps, Non-Directional lamps</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comparative Label</t>
   </si>
   <si>
     <t>December 2023</t>
   </si>
   <si>
     <t>National Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/mels-general-lighting-2019</t>
   </si>
   <si>
     <t>https://www.nea.gov.sg/our-services/climate-change-energy-efficiency/energy-efficiency/household-sector/tick-rating</t>
   </si>
   <si>
     <t>MEPS for General Lighting</t>
   </si>
   <si>
     <t>This policy sets minimum energy performance requirements for the following products: incandescent lamps (25-200W), Compact fluorescent lamps with integrated ballast (CFLi) (up to 60W),  LED lamps with an Edison screw or a bayonet lamp cap (up to 60W), Compact fluorescent lamps without integrated ballast (CFLni), T8 Linear, double-capped, fluorescent lamps (LFL)[0.5 - 1.5]m, and LED lamps designed as a direct replacement for CFLni and T8 LFL without requiring any internal modification of the luminaires.</t>
   </si>
   <si>
     <t>Lighting, Lamps, Tubular Lamps, Non-Directional lamps, HD lamps and retrofits</t>
   </si>
   <si>
     <t>CIE3 84:1989 and IEC 60064, Measurement of luminous flux
 ,   
@@ -969,69 +1014,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P27"/>
+  <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="599.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1068,1299 +1113,1391 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="I2">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M2"/>
       <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H3">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
-      <c r="L3" t="s">
-[...2 lines deleted...]
-      <c r="M3" t="s">
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="N3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H4">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="I4">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H5">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="I5">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H6">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="I6">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L6" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P6" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H7">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="I7">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H8">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="I8">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M8" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H9">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="I9">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="K9" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M9" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H10">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2010</v>
+      </c>
+      <c r="I10">
+        <v>2017</v>
+      </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="K10" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L10" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M10" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P10" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H11">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2000</v>
+      </c>
+      <c r="I11">
+        <v>2012</v>
+      </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="K11" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L11" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M11" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O11" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P11" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B12" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="G12" t="s">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="H12">
         <v>2018</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="K12" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L12" t="s">
         <v>91</v>
       </c>
       <c r="M12" t="s">
         <v>92</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O12" t="s">
         <v>93</v>
       </c>
       <c r="P12" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>95</v>
       </c>
       <c r="B13" t="s">
         <v>96</v>
       </c>
       <c r="C13" t="s">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>97</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="G13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13">
+        <v>2020</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L13" t="s">
         <v>98</v>
       </c>
-      <c r="H13">
-[...11 lines deleted...]
-      <c r="L13" t="s">
+      <c r="M13" t="s">
+        <v>44</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+      <c r="O13" t="s">
         <v>99</v>
       </c>
-      <c r="M13" t="s">
-[...5 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" t="s">
         <v>102</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>103</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="G14" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="H14">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="K14" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L14" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="N14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="P14" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D15" t="s">
+        <v>114</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>105</v>
+      </c>
+      <c r="G15" t="s">
+        <v>115</v>
+      </c>
+      <c r="H15">
+        <v>2015</v>
+      </c>
+      <c r="I15">
+        <v>2018</v>
+      </c>
+      <c r="J15" t="s">
         <v>107</v>
       </c>
-      <c r="B15" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="K15" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L15" t="s">
+        <v>116</v>
+      </c>
+      <c r="M15" t="s">
         <v>109</v>
       </c>
-      <c r="M15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B16" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="D16" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="G16" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="H16">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2013</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="K16" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L16" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="M16" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O16" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="P16" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>78</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="G17" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="H17">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L17" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M17" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O17" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="P17" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B18" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="G18" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H18">
         <v>2015</v>
       </c>
       <c r="I18">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="J18" t="s">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="K18" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>42</v>
+      </c>
+      <c r="L18" t="s">
+        <v>132</v>
+      </c>
       <c r="M18" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C19" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="G19" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="H19">
         <v>2015</v>
       </c>
       <c r="I19">
         <v>2019</v>
       </c>
       <c r="J19" t="s">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M19" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="P19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C20" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="D20" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H20">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="I20">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="J20" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="K20" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="L20"/>
       <c r="M20" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="P20" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D21" t="s">
+        <v>151</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" t="s">
+        <v>115</v>
+      </c>
+      <c r="H21">
+        <v>2015</v>
+      </c>
+      <c r="I21">
+        <v>2019</v>
+      </c>
+      <c r="J21" t="s">
         <v>145</v>
       </c>
-      <c r="B21" t="s">
+      <c r="K21" t="s">
+        <v>42</v>
+      </c>
+      <c r="L21" t="s">
+        <v>152</v>
+      </c>
+      <c r="M21" t="s">
         <v>146</v>
       </c>
-      <c r="C21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="P21" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B22" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C22" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D22" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="G22" t="s">
-        <v>152</v>
+        <v>115</v>
       </c>
       <c r="H22">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>2011</v>
+      </c>
+      <c r="I22">
+        <v>2022</v>
+      </c>
       <c r="J22" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="K22" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M22" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P22" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B23" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C23" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D23" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="G23" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H23">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>2011</v>
+      </c>
+      <c r="I23">
+        <v>2022</v>
+      </c>
       <c r="J23" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="K23" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M23" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P23" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>164</v>
       </c>
       <c r="B24" t="s">
         <v>165</v>
       </c>
       <c r="C24" t="s">
         <v>166</v>
       </c>
       <c r="D24" t="s">
+        <v>131</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>105</v>
+      </c>
+      <c r="G24" t="s">
         <v>167</v>
       </c>
-      <c r="E24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H24">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
         <v>168</v>
       </c>
       <c r="K24" t="s">
+        <v>42</v>
+      </c>
+      <c r="L24" t="s">
         <v>169</v>
       </c>
-      <c r="L24"/>
       <c r="M24" t="s">
         <v>170</v>
       </c>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O24" t="s">
         <v>171</v>
       </c>
       <c r="P24" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>173</v>
       </c>
       <c r="B25" t="s">
         <v>174</v>
       </c>
       <c r="C25" t="s">
         <v>166</v>
       </c>
       <c r="D25" t="s">
-        <v>120</v>
+        <v>175</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="H25">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="K25" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L25"/>
+        <v>42</v>
+      </c>
+      <c r="L25" t="s">
+        <v>176</v>
+      </c>
       <c r="M25" t="s">
         <v>170</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="P25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
+        <v>182</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G26" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="H26">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>2010</v>
+      </c>
+      <c r="I26">
+        <v>2019</v>
+      </c>
       <c r="J26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="K26" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O26" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="P26" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B27" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D27" t="s">
-        <v>188</v>
+        <v>137</v>
       </c>
       <c r="E27" t="s">
-        <v>189</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G27" t="s">
-        <v>152</v>
+        <v>40</v>
       </c>
       <c r="H27">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>2012</v>
+      </c>
+      <c r="I27">
+        <v>2015</v>
+      </c>
       <c r="J27" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P27" t="s">
-        <v>191</v>
+        <v>192</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>193</v>
+      </c>
+      <c r="B28" t="s">
+        <v>194</v>
+      </c>
+      <c r="C28" t="s">
+        <v>195</v>
+      </c>
+      <c r="D28" t="s">
+        <v>131</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>32</v>
+      </c>
+      <c r="G28" t="s">
+        <v>106</v>
+      </c>
+      <c r="H28">
+        <v>2004</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>196</v>
+      </c>
+      <c r="K28" t="s">
+        <v>42</v>
+      </c>
+      <c r="L28" t="s">
+        <v>197</v>
+      </c>
+      <c r="M28" t="s">
+        <v>198</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+      <c r="O28" t="s">
+        <v>199</v>
+      </c>
+      <c r="P28" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>201</v>
+      </c>
+      <c r="B29" t="s">
+        <v>202</v>
+      </c>
+      <c r="C29" t="s">
+        <v>195</v>
+      </c>
+      <c r="D29" t="s">
+        <v>203</v>
+      </c>
+      <c r="E29" t="s">
+        <v>204</v>
+      </c>
+      <c r="F29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G29" t="s">
+        <v>167</v>
+      </c>
+      <c r="H29">
+        <v>2014</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>196</v>
+      </c>
+      <c r="K29" t="s">
+        <v>42</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29" t="s">
+        <v>198</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+      <c r="O29" t="s">
+        <v>205</v>
+      </c>
+      <c r="P29" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">