--- v1 (2026-01-25)
+++ v2 (2026-05-15)
@@ -940,71 +940,74 @@
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2022-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/2023 of 1 October 2019 laying down ecodesign requirements for household washing machines and household washer-dryers pursuant to Directive 2009/125/EC of the European Parliament and of the Council, amending C</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated household washing machines and electric mains-operated household washing machines that can also be powered by batteries; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers. 
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>Washer and Dryers, Washing Machines</t>
   </si>
   <si>
     <t>European Commission - DG Enterprise----European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192023-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2023-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/424 of 15 March 2019 laying down ecodesign requirements for servers and data storage products</t>
   </si>
   <si>
-    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
-[...11 lines deleted...]
-  <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/826 of 17 April 2023 laying down ecodesign requirements for off mode, standby mode, and networked standby energy consumption of electrical and electronic household and office equipment</t>
   </si>
   <si>
     <t>Power management requirements for household or non-tertiary coffee machines -- ecodesign requirements for standby; off mode electric power consumption of electrical and electronic household and office equipment.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Stand-by and networked devices, Televisions, Coffee Machines</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2023826-17-april-2023-laying-down-ecodesign-requirements-mode</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R0826&amp;qid=1681803866374</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
@@ -1030,69 +1033,69 @@
 This policy comes into effect on July 24 2026. It is a revision of Regulation (EU) No 327/2011 which is repealed with effect from 24 July 2026. However, Annexes I, II and III to that Regulation, shall continue to apply until 24 July 2037, in relation to fans integrated into other products and in relation to spare part fans.
 Units of models placed on the market between 24 July 2024 and 24 July 2026 which comply with the provisions of this Regulation shall be considered to comply with the requirements of Regulation (EU) No 327/2011.</t>
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>August 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241834-3-july-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401834</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
     <t>Heat Pumps, Boilers and Furnaces</t>
   </si>
   <si>
+    <t>Electricity, Gas, Oil</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
-    <t>Electricity, Gas, Oil</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...8 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>CQC31-030421-2010. CQC Mark Certification - Doors and Windows</t>
   </si>
   <si>
     <t>This policy applies to doors and windows with a thermal insulation function.</t>
   </si>
   <si>
     <t>Windows</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>CQC 3118-2011</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-030421-2010-cqc-mark-certification-doors-and-windows</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2011-08-02/492708.shtml</t>
   </si>
@@ -1436,53 +1439,50 @@
     <t>https://cprc-clasp.ngo/policies/cqc31-448184-2011-cqc-mark-certification-commercial-induction-cooker</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/492839.shtml</t>
   </si>
   <si>
     <t>CQC31-448187-2016 Energy Conservation Certification Rules for Household and Similar Use Room Heaters</t>
   </si>
   <si>
     <t>Applies to room heaters that with a single-phase rated power voltage of no more than 250V, applies to portable, fixed, standing, and embedded type of room hearers.</t>
   </si>
   <si>
     <t>CQC3154-2016</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-448187-2016-energy-conservation-certification-rules-household-and-similar-use-room</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-06-21/513956.shtml</t>
   </si>
   <si>
     <t>CQC31-452421-2011. CQC Mark Certification - Server</t>
   </si>
   <si>
     <t>Applies to tower or rack-mounted servers with 1 and 2 processor sockets. Does NOT apply to Bladed Server or Multi-node Systems</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servers</t>
   </si>
   <si>
     <t>CQC3135-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-452421-2011-cqc-mark-certification-server</t>
   </si>
   <si>
     <t>http://www.cqc.com.cn/www/chinese/c/2011-08-02/492857.shtml</t>
   </si>
   <si>
     <t>CQC31-452611-2011. CQC Mark Certification - Scanners</t>
   </si>
   <si>
     <t>Applies to drum scanners; flatbed scanners; and scanners for film or transparent media.</t>
   </si>
   <si>
     <t>CQC 3134-2011</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-452611-2011-cqc-mark-certification-scanners</t>
   </si>
   <si>
     <t>https://www.cqc.com.cn/www/chinese/c/2019-04-04/492776.shtml</t>
   </si>
@@ -6379,1815 +6379,1815 @@
       </c>
       <c r="L50" t="s">
         <v>218</v>
       </c>
       <c r="M50" t="s">
         <v>298</v>
       </c>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50" t="s">
         <v>299</v>
       </c>
       <c r="P50" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>301</v>
       </c>
       <c r="B51" t="s">
         <v>302</v>
       </c>
       <c r="C51" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
       <c r="D51" t="s">
         <v>303</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
       <c r="F51" t="s">
         <v>259</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>2014</v>
       </c>
       <c r="I51">
         <v>2019</v>
       </c>
       <c r="J51" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51"/>
-      <c r="M51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M51"/>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51" t="s">
         <v>304</v>
       </c>
       <c r="P51" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>301</v>
       </c>
       <c r="B52" t="s">
         <v>306</v>
       </c>
       <c r="C52" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>259</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>2014</v>
       </c>
       <c r="I52">
         <v>2019</v>
       </c>
       <c r="J52" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52"/>
-      <c r="M52"/>
+      <c r="M52" t="s">
+        <v>208</v>
+      </c>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="P52" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B53" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E53" t="s">
         <v>39</v>
       </c>
       <c r="F53" t="s">
         <v>259</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2013</v>
       </c>
       <c r="I53">
         <v>2023</v>
       </c>
       <c r="J53" t="s">
         <v>193</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53"/>
       <c r="M53" t="s">
         <v>208</v>
       </c>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="P53" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B54" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E54" t="s">
         <v>39</v>
       </c>
       <c r="F54" t="s">
         <v>259</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2015</v>
       </c>
       <c r="I54">
         <v>2024</v>
       </c>
       <c r="J54" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="K54" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L54"/>
       <c r="M54" t="s">
         <v>208</v>
       </c>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="P54" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B55" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C55" t="s">
         <v>249</v>
       </c>
       <c r="D55" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>259</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>2024</v>
       </c>
       <c r="I55">
         <v>2024</v>
       </c>
       <c r="J55" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55"/>
       <c r="M55" t="s">
         <v>208</v>
       </c>
       <c r="N55" t="s">
         <v>111</v>
       </c>
       <c r="O55" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="P55" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B56" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C56" t="s">
-        <v>18</v>
+        <v>253</v>
       </c>
       <c r="D56" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>259</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>1992</v>
       </c>
       <c r="I56">
         <v>2013</v>
       </c>
       <c r="J56" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="K56" t="s">
         <v>331</v>
       </c>
       <c r="L56"/>
       <c r="M56" t="s">
-        <v>208</v>
+        <v>332</v>
       </c>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="P56" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B57" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C57" t="s">
-        <v>253</v>
+        <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
       <c r="F57" t="s">
         <v>259</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>1992</v>
       </c>
       <c r="I57">
         <v>2013</v>
       </c>
       <c r="J57" t="s">
-        <v>317</v>
+        <v>335</v>
       </c>
       <c r="K57" t="s">
         <v>331</v>
       </c>
       <c r="L57"/>
       <c r="M57" t="s">
-        <v>334</v>
+        <v>208</v>
       </c>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="P57" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B58" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C58" t="s">
         <v>37</v>
       </c>
       <c r="D58" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>22</v>
       </c>
       <c r="H58">
         <v>2011</v>
       </c>
       <c r="I58">
         <v>2013</v>
       </c>
       <c r="J58" t="s">
         <v>84</v>
       </c>
       <c r="K58" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="L58" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M58" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="P58" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B59" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C59" t="s">
         <v>37</v>
       </c>
       <c r="D59" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>22</v>
       </c>
       <c r="H59">
         <v>2011</v>
       </c>
       <c r="I59">
         <v>2013</v>
       </c>
       <c r="J59" t="s">
         <v>41</v>
       </c>
       <c r="K59" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="L59" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M59" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="P59" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B60" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C60" t="s">
         <v>37</v>
       </c>
       <c r="D60" t="s">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>2003</v>
       </c>
       <c r="I60">
         <v>2012</v>
       </c>
       <c r="J60" t="s">
         <v>84</v>
       </c>
       <c r="K60" t="s">
         <v>24</v>
       </c>
       <c r="L60" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M60" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N60" t="s">
         <v>27</v>
       </c>
       <c r="O60" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="P60" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B61" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C61" t="s">
         <v>37</v>
       </c>
       <c r="D61" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>2009</v>
       </c>
       <c r="I61">
         <v>2017</v>
       </c>
       <c r="J61" t="s">
         <v>84</v>
       </c>
       <c r="K61" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="L61" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M61" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N61" t="s">
         <v>27</v>
       </c>
       <c r="O61" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P61" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B62" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C62" t="s">
         <v>37</v>
       </c>
       <c r="D62" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>2013</v>
       </c>
       <c r="I62">
         <v>2017</v>
       </c>
       <c r="J62" t="s">
         <v>84</v>
       </c>
       <c r="K62" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="L62" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M62" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N62" t="s">
         <v>111</v>
       </c>
       <c r="O62" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="P62" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B63" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C63" t="s">
         <v>37</v>
       </c>
       <c r="D63" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
         <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>2004</v>
       </c>
       <c r="I63">
         <v>2011</v>
       </c>
       <c r="J63" t="s">
         <v>84</v>
       </c>
       <c r="K63" t="s">
         <v>24</v>
       </c>
       <c r="L63" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M63" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N63" t="s">
         <v>111</v>
       </c>
       <c r="O63" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="P63" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B64" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C64" t="s">
         <v>37</v>
       </c>
       <c r="D64" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>22</v>
       </c>
       <c r="H64">
         <v>2004</v>
       </c>
       <c r="I64">
         <v>2017</v>
       </c>
       <c r="J64" t="s">
         <v>84</v>
       </c>
       <c r="K64" t="s">
         <v>24</v>
       </c>
       <c r="L64" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M64" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N64" t="s">
         <v>111</v>
       </c>
       <c r="O64" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="P64" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B65" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
       <c r="D65" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
         <v>2004</v>
       </c>
       <c r="I65">
         <v>2017</v>
       </c>
       <c r="J65" t="s">
         <v>84</v>
       </c>
       <c r="K65" t="s">
         <v>24</v>
       </c>
       <c r="L65" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M65" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N65" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="O65" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="P65" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B66" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C66" t="s">
         <v>37</v>
       </c>
       <c r="D66" t="s">
         <v>116</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>2003</v>
       </c>
       <c r="I66">
         <v>2013</v>
       </c>
       <c r="J66" t="s">
         <v>84</v>
       </c>
       <c r="K66" t="s">
         <v>24</v>
       </c>
       <c r="L66" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M66" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="P66" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B67" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C67" t="s">
         <v>37</v>
       </c>
       <c r="D67" t="s">
         <v>116</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>2003</v>
       </c>
       <c r="I67">
         <v>2010</v>
       </c>
       <c r="J67" t="s">
         <v>84</v>
       </c>
       <c r="K67" t="s">
         <v>24</v>
       </c>
       <c r="L67" t="s">
         <v>117</v>
       </c>
       <c r="M67" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="P67" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B68" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C68" t="s">
         <v>37</v>
       </c>
       <c r="D68" t="s">
         <v>61</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>21</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>2008</v>
       </c>
       <c r="I68">
         <v>2019</v>
       </c>
       <c r="J68" t="s">
         <v>70</v>
       </c>
       <c r="K68" t="s">
         <v>24</v>
       </c>
       <c r="L68" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M68" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N68" t="s">
         <v>27</v>
       </c>
       <c r="O68" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="P68" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B69" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C69" t="s">
         <v>37</v>
       </c>
       <c r="D69" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>2010</v>
       </c>
       <c r="I69">
         <v>2013</v>
       </c>
       <c r="J69" t="s">
         <v>84</v>
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M69" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="P69" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B70" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C70" t="s">
         <v>37</v>
       </c>
       <c r="D70" t="s">
         <v>132</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
         <v>22</v>
       </c>
       <c r="H70">
         <v>2002</v>
       </c>
       <c r="I70">
         <v>2014</v>
       </c>
       <c r="J70" t="s">
         <v>84</v>
       </c>
       <c r="K70" t="s">
         <v>24</v>
       </c>
       <c r="L70" t="s">
         <v>164</v>
       </c>
       <c r="M70" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="P70" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B71" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C71" t="s">
         <v>37</v>
       </c>
       <c r="D71" t="s">
         <v>61</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>2008</v>
       </c>
       <c r="I71">
         <v>2010</v>
       </c>
       <c r="J71" t="s">
         <v>84</v>
       </c>
       <c r="K71" t="s">
         <v>24</v>
       </c>
       <c r="L71" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M71" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="P71" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B72" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C72" t="s">
         <v>37</v>
       </c>
       <c r="D72" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2010</v>
       </c>
       <c r="I72">
         <v>2016</v>
       </c>
       <c r="J72" t="s">
         <v>70</v>
       </c>
       <c r="K72" t="s">
         <v>24</v>
       </c>
       <c r="L72" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="M72" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N72" t="s">
         <v>27</v>
       </c>
       <c r="O72" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="P72" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B73" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73" t="s">
         <v>61</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>21</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>2008</v>
       </c>
       <c r="I73">
         <v>2013</v>
       </c>
       <c r="J73" t="s">
         <v>84</v>
       </c>
       <c r="K73" t="s">
         <v>24</v>
       </c>
       <c r="L73" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M73" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="P73" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B74" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C74" t="s">
         <v>37</v>
       </c>
       <c r="D74" t="s">
         <v>116</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>21</v>
       </c>
       <c r="G74" t="s">
         <v>22</v>
       </c>
       <c r="H74">
         <v>2003</v>
       </c>
       <c r="I74">
         <v>2016</v>
       </c>
       <c r="J74" t="s">
         <v>84</v>
       </c>
       <c r="K74" t="s">
         <v>24</v>
       </c>
       <c r="L74" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M74" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="P74" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B75" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C75" t="s">
         <v>37</v>
       </c>
       <c r="D75" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>22</v>
       </c>
       <c r="H75">
         <v>2004</v>
       </c>
       <c r="I75">
         <v>2019</v>
       </c>
       <c r="J75" t="s">
         <v>84</v>
       </c>
       <c r="K75" t="s">
         <v>24</v>
       </c>
       <c r="L75" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M75" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="P75" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B76" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C76" t="s">
         <v>37</v>
       </c>
       <c r="D76" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>21</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
         <v>2002</v>
       </c>
       <c r="I76">
         <v>2018</v>
       </c>
       <c r="J76" t="s">
         <v>84</v>
       </c>
       <c r="K76" t="s">
         <v>24</v>
       </c>
       <c r="L76" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M76" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N76" t="s">
         <v>27</v>
       </c>
       <c r="O76" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="P76" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B77" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C77" t="s">
         <v>37</v>
       </c>
       <c r="D77" t="s">
         <v>145</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
         <v>2012</v>
       </c>
       <c r="I77">
         <v>2012</v>
       </c>
       <c r="J77" t="s">
         <v>84</v>
       </c>
       <c r="K77" t="s">
         <v>24</v>
       </c>
       <c r="L77" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="M77" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="P77" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B78" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C78" t="s">
         <v>37</v>
       </c>
       <c r="D78" t="s">
         <v>145</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>22</v>
       </c>
       <c r="H78">
         <v>2012</v>
       </c>
       <c r="I78">
         <v>2016</v>
       </c>
       <c r="J78" t="s">
         <v>84</v>
       </c>
       <c r="K78" t="s">
         <v>24</v>
       </c>
       <c r="L78" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M78" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N78" t="s">
         <v>27</v>
       </c>
       <c r="O78" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="P78" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B79" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
       <c r="D79" t="s">
         <v>132</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
         <v>2002</v>
       </c>
       <c r="I79">
         <v>2018</v>
       </c>
       <c r="J79" t="s">
         <v>70</v>
       </c>
       <c r="K79" t="s">
         <v>24</v>
       </c>
       <c r="L79" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M79" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N79" t="s">
         <v>27</v>
       </c>
       <c r="O79" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="P79" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B80" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C80" t="s">
         <v>37</v>
       </c>
       <c r="D80" t="s">
         <v>169</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>2015</v>
       </c>
       <c r="I80">
         <v>2014</v>
       </c>
       <c r="J80" t="s">
         <v>84</v>
       </c>
       <c r="K80" t="s">
         <v>24</v>
       </c>
       <c r="L80" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M80" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N80" t="s">
         <v>27</v>
       </c>
       <c r="O80" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P80" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B81" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
         <v>2002</v>
       </c>
       <c r="I81">
         <v>2017</v>
       </c>
       <c r="J81" t="s">
         <v>84</v>
       </c>
       <c r="K81" t="s">
         <v>24</v>
       </c>
       <c r="L81" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M81" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N81" t="s">
         <v>27</v>
       </c>
       <c r="O81" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="P81" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B82" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C82" t="s">
         <v>37</v>
       </c>
       <c r="D82" t="s">
-        <v>466</v>
+        <v>307</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
         <v>21</v>
       </c>
       <c r="G82" t="s">
         <v>22</v>
       </c>
       <c r="H82">
         <v>2011</v>
       </c>
       <c r="I82">
         <v>2011</v>
       </c>
       <c r="J82" t="s">
         <v>84</v>
       </c>
       <c r="K82" t="s">
         <v>24</v>
       </c>
       <c r="L82" t="s">
         <v>467</v>
       </c>
       <c r="M82" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82" t="s">
         <v>468</v>
       </c>
       <c r="P82" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>470</v>
       </c>
       <c r="B83" t="s">
         <v>471</v>
       </c>
       <c r="C83" t="s">
         <v>37</v>
       </c>
       <c r="D83" t="s">
         <v>175</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>2003</v>
       </c>
       <c r="I83">
         <v>2011</v>
       </c>
       <c r="J83" t="s">
         <v>84</v>
       </c>
       <c r="K83" t="s">
         <v>24</v>
       </c>
       <c r="L83" t="s">
         <v>472</v>
       </c>
       <c r="M83" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83" t="s">
         <v>473</v>
       </c>
       <c r="P83" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>475</v>
       </c>
       <c r="B84" t="s">
         <v>476</v>
       </c>
       <c r="C84" t="s">
         <v>37</v>
       </c>
       <c r="D84" t="s">
         <v>175</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>2003</v>
       </c>
       <c r="I84">
         <v>2015</v>
       </c>
       <c r="J84" t="s">
         <v>84</v>
       </c>
       <c r="K84" t="s">
         <v>24</v>
       </c>
       <c r="L84" t="s">
         <v>477</v>
       </c>
       <c r="M84" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N84" t="s">
         <v>27</v>
       </c>
       <c r="O84" t="s">
         <v>478</v>
       </c>
       <c r="P84" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>480</v>
       </c>
       <c r="B85" t="s">
         <v>481</v>
       </c>
       <c r="C85" t="s">
         <v>37</v>
       </c>
       <c r="D85" t="s">
         <v>482</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>2003</v>
       </c>
       <c r="I85">
         <v>2016</v>
       </c>
       <c r="J85" t="s">
         <v>70</v>
       </c>
       <c r="K85" t="s">
         <v>24</v>
       </c>
       <c r="L85" t="s">
         <v>483</v>
       </c>
       <c r="M85" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N85" t="s">
         <v>27</v>
       </c>
       <c r="O85" t="s">
         <v>484</v>
       </c>
       <c r="P85" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>486</v>
       </c>
       <c r="B86" t="s">
         <v>487</v>
       </c>
       <c r="C86" t="s">
         <v>37</v>
       </c>
       <c r="D86" t="s">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>2002</v>
       </c>
       <c r="I86">
         <v>2013</v>
       </c>
       <c r="J86" t="s">
         <v>84</v>
       </c>
       <c r="K86" t="s">
         <v>24</v>
       </c>
       <c r="L86" t="s">
         <v>48</v>
       </c>
       <c r="M86" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N86" t="s">
         <v>27</v>
       </c>
       <c r="O86" t="s">
         <v>488</v>
       </c>
       <c r="P86" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>490</v>
       </c>
       <c r="B87" t="s">
         <v>491</v>
       </c>
       <c r="C87" t="s">
         <v>37</v>
       </c>
       <c r="D87" t="s">
         <v>492</v>
       </c>
       <c r="E87" t="s">
@@ -8243,649 +8243,649 @@
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
         <v>22</v>
       </c>
       <c r="H88">
         <v>2003</v>
       </c>
       <c r="I88">
         <v>2016</v>
       </c>
       <c r="J88" t="s">
         <v>84</v>
       </c>
       <c r="K88" t="s">
         <v>24</v>
       </c>
       <c r="L88" t="s">
         <v>499</v>
       </c>
       <c r="M88" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N88" t="s">
         <v>27</v>
       </c>
       <c r="O88" t="s">
         <v>500</v>
       </c>
       <c r="P88" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>502</v>
       </c>
       <c r="B89" t="s">
         <v>503</v>
       </c>
       <c r="C89" t="s">
         <v>37</v>
       </c>
       <c r="D89" t="s">
         <v>482</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>2003</v>
       </c>
       <c r="I89">
         <v>2017</v>
       </c>
       <c r="J89" t="s">
         <v>84</v>
       </c>
       <c r="K89" t="s">
         <v>24</v>
       </c>
       <c r="L89" t="s">
         <v>504</v>
       </c>
       <c r="M89" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N89" t="s">
         <v>27</v>
       </c>
       <c r="O89" t="s">
         <v>505</v>
       </c>
       <c r="P89" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>507</v>
       </c>
       <c r="B90" t="s">
         <v>508</v>
       </c>
       <c r="C90" t="s">
         <v>37</v>
       </c>
       <c r="D90" t="s">
         <v>69</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
         <v>2001</v>
       </c>
       <c r="I90">
         <v>2021</v>
       </c>
       <c r="J90" t="s">
         <v>70</v>
       </c>
       <c r="K90" t="s">
         <v>24</v>
       </c>
       <c r="L90" t="s">
         <v>509</v>
       </c>
       <c r="M90" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N90" t="s">
         <v>27</v>
       </c>
       <c r="O90" t="s">
         <v>510</v>
       </c>
       <c r="P90" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>512</v>
       </c>
       <c r="B91" t="s">
         <v>513</v>
       </c>
       <c r="C91" t="s">
         <v>37</v>
       </c>
       <c r="D91" t="s">
         <v>69</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>21</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
         <v>2001</v>
       </c>
       <c r="I91">
         <v>2014</v>
       </c>
       <c r="J91" t="s">
         <v>84</v>
       </c>
       <c r="K91" t="s">
         <v>24</v>
       </c>
       <c r="L91" t="s">
         <v>514</v>
       </c>
       <c r="M91" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N91" t="s">
         <v>27</v>
       </c>
       <c r="O91" t="s">
         <v>515</v>
       </c>
       <c r="P91" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>517</v>
       </c>
       <c r="B92" t="s">
         <v>518</v>
       </c>
       <c r="C92" t="s">
         <v>37</v>
       </c>
       <c r="D92" t="s">
         <v>69</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
         <v>22</v>
       </c>
       <c r="H92">
         <v>2001</v>
       </c>
       <c r="I92">
         <v>2018</v>
       </c>
       <c r="J92" t="s">
         <v>84</v>
       </c>
       <c r="K92" t="s">
         <v>24</v>
       </c>
       <c r="L92" t="s">
         <v>519</v>
       </c>
       <c r="M92" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92" t="s">
         <v>520</v>
       </c>
       <c r="P92" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>522</v>
       </c>
       <c r="B93" t="s">
         <v>523</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
       <c r="D93" t="s">
         <v>272</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93" t="s">
         <v>22</v>
       </c>
       <c r="H93">
         <v>2003</v>
       </c>
       <c r="I93">
         <v>2020</v>
       </c>
       <c r="J93" t="s">
         <v>70</v>
       </c>
       <c r="K93" t="s">
         <v>24</v>
       </c>
       <c r="L93" t="s">
         <v>524</v>
       </c>
       <c r="M93" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N93" t="s">
         <v>111</v>
       </c>
       <c r="O93" t="s">
         <v>525</v>
       </c>
       <c r="P93" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>527</v>
       </c>
       <c r="B94" t="s">
         <v>528</v>
       </c>
       <c r="C94" t="s">
         <v>37</v>
       </c>
       <c r="D94" t="s">
         <v>272</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
         <v>2003</v>
       </c>
       <c r="I94">
         <v>2010</v>
       </c>
       <c r="J94" t="s">
         <v>133</v>
       </c>
       <c r="K94" t="s">
         <v>24</v>
       </c>
       <c r="L94" t="s">
         <v>529</v>
       </c>
       <c r="M94" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N94" t="s">
         <v>111</v>
       </c>
       <c r="O94" t="s">
         <v>530</v>
       </c>
       <c r="P94"/>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>531</v>
       </c>
       <c r="B95" t="s">
         <v>532</v>
       </c>
       <c r="C95" t="s">
         <v>37</v>
       </c>
       <c r="D95" t="s">
         <v>533</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
         <v>2010</v>
       </c>
       <c r="I95">
         <v>2010</v>
       </c>
       <c r="J95" t="s">
         <v>84</v>
       </c>
       <c r="K95" t="s">
         <v>24</v>
       </c>
       <c r="L95" t="s">
         <v>534</v>
       </c>
       <c r="M95" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95" t="s">
         <v>535</v>
       </c>
       <c r="P95" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>537</v>
       </c>
       <c r="B96" t="s">
         <v>538</v>
       </c>
       <c r="C96" t="s">
         <v>37</v>
       </c>
       <c r="D96" t="s">
         <v>533</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>21</v>
       </c>
       <c r="G96" t="s">
         <v>22</v>
       </c>
       <c r="H96">
         <v>2010</v>
       </c>
       <c r="I96">
         <v>2010</v>
       </c>
       <c r="J96" t="s">
         <v>84</v>
       </c>
       <c r="K96" t="s">
         <v>24</v>
       </c>
       <c r="L96" t="s">
         <v>539</v>
       </c>
       <c r="M96" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96" t="s">
         <v>540</v>
       </c>
       <c r="P96" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>542</v>
       </c>
       <c r="B97" t="s">
         <v>543</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97" t="s">
         <v>533</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
       <c r="G97" t="s">
         <v>22</v>
       </c>
       <c r="H97">
         <v>2000</v>
       </c>
       <c r="I97">
         <v>2014</v>
       </c>
       <c r="J97" t="s">
         <v>84</v>
       </c>
       <c r="K97" t="s">
         <v>24</v>
       </c>
       <c r="L97" t="s">
         <v>544</v>
       </c>
       <c r="M97" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N97" t="s">
         <v>27</v>
       </c>
       <c r="O97" t="s">
         <v>545</v>
       </c>
       <c r="P97" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>547</v>
       </c>
       <c r="B98" t="s">
         <v>548</v>
       </c>
       <c r="C98" t="s">
         <v>37</v>
       </c>
       <c r="D98" t="s">
         <v>549</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>21</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
         <v>2005</v>
       </c>
       <c r="I98">
         <v>2014</v>
       </c>
       <c r="J98" t="s">
         <v>84</v>
       </c>
       <c r="K98" t="s">
         <v>24</v>
       </c>
       <c r="L98" t="s">
         <v>550</v>
       </c>
       <c r="M98" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98" t="s">
         <v>551</v>
       </c>
       <c r="P98" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>553</v>
       </c>
       <c r="B99" t="s">
         <v>554</v>
       </c>
       <c r="C99" t="s">
         <v>37</v>
       </c>
       <c r="D99" t="s">
         <v>264</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
         <v>22</v>
       </c>
       <c r="H99">
         <v>2005</v>
       </c>
       <c r="I99">
         <v>2014</v>
       </c>
       <c r="J99" t="s">
         <v>84</v>
       </c>
       <c r="K99" t="s">
         <v>24</v>
       </c>
       <c r="L99" t="s">
         <v>555</v>
       </c>
       <c r="M99" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N99" t="s">
         <v>27</v>
       </c>
       <c r="O99" t="s">
         <v>556</v>
       </c>
       <c r="P99" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>558</v>
       </c>
       <c r="B100" t="s">
         <v>559</v>
       </c>
       <c r="C100" t="s">
         <v>37</v>
       </c>
       <c r="D100" t="s">
         <v>560</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
         <v>21</v>
       </c>
       <c r="G100" t="s">
         <v>22</v>
       </c>
       <c r="H100">
         <v>2002</v>
       </c>
       <c r="I100">
         <v>2009</v>
       </c>
       <c r="J100" t="s">
         <v>84</v>
       </c>
       <c r="K100" t="s">
         <v>24</v>
       </c>
       <c r="L100" t="s">
         <v>561</v>
       </c>
       <c r="M100" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N100" t="s">
         <v>27</v>
       </c>
       <c r="O100" t="s">
         <v>562</v>
       </c>
       <c r="P100" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>564</v>
       </c>
       <c r="B101" t="s">
         <v>565</v>
       </c>
       <c r="C101" t="s">
         <v>37</v>
       </c>
       <c r="D101" t="s">
         <v>566</v>
       </c>
       <c r="E101" t="s">
@@ -8941,251 +8941,251 @@
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>21</v>
       </c>
       <c r="G102" t="s">
         <v>22</v>
       </c>
       <c r="H102">
         <v>2010</v>
       </c>
       <c r="I102">
         <v>2010</v>
       </c>
       <c r="J102" t="s">
         <v>84</v>
       </c>
       <c r="K102" t="s">
         <v>24</v>
       </c>
       <c r="L102" t="s">
         <v>573</v>
       </c>
       <c r="M102" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102" t="s">
         <v>574</v>
       </c>
       <c r="P102" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>576</v>
       </c>
       <c r="B103" t="s">
         <v>577</v>
       </c>
       <c r="C103" t="s">
         <v>37</v>
       </c>
       <c r="D103" t="s">
         <v>157</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>21</v>
       </c>
       <c r="G103" t="s">
         <v>22</v>
       </c>
       <c r="H103">
         <v>2009</v>
       </c>
       <c r="I103">
         <v>2018</v>
       </c>
       <c r="J103" t="s">
         <v>84</v>
       </c>
       <c r="K103" t="s">
         <v>24</v>
       </c>
       <c r="L103" t="s">
         <v>578</v>
       </c>
       <c r="M103" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N103" t="s">
         <v>27</v>
       </c>
       <c r="O103" t="s">
         <v>579</v>
       </c>
       <c r="P103" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>581</v>
       </c>
       <c r="B104" t="s">
         <v>582</v>
       </c>
       <c r="C104" t="s">
         <v>37</v>
       </c>
       <c r="D104" t="s">
         <v>157</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>21</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
         <v>2003</v>
       </c>
       <c r="I104">
         <v>2014</v>
       </c>
       <c r="J104" t="s">
         <v>84</v>
       </c>
       <c r="K104" t="s">
         <v>24</v>
       </c>
       <c r="L104" t="s">
         <v>583</v>
       </c>
       <c r="M104" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N104" t="s">
         <v>27</v>
       </c>
       <c r="O104" t="s">
         <v>584</v>
       </c>
       <c r="P104" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>586</v>
       </c>
       <c r="B105" t="s">
         <v>587</v>
       </c>
       <c r="C105" t="s">
         <v>37</v>
       </c>
       <c r="D105" t="s">
         <v>588</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>21</v>
       </c>
       <c r="G105" t="s">
         <v>22</v>
       </c>
       <c r="H105">
         <v>2013</v>
       </c>
       <c r="I105">
         <v>2014</v>
       </c>
       <c r="J105" t="s">
         <v>84</v>
       </c>
       <c r="K105" t="s">
         <v>24</v>
       </c>
       <c r="L105" t="s">
         <v>589</v>
       </c>
       <c r="M105" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N105" t="s">
         <v>27</v>
       </c>
       <c r="O105" t="s">
         <v>590</v>
       </c>
       <c r="P105" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>592</v>
       </c>
       <c r="B106" t="s">
         <v>593</v>
       </c>
       <c r="C106" t="s">
         <v>37</v>
       </c>
       <c r="D106" t="s">
         <v>594</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
         <v>2014</v>
       </c>
       <c r="I106">
         <v>2018</v>
       </c>
       <c r="J106" t="s">
         <v>84</v>
       </c>
       <c r="K106" t="s">
         <v>24</v>
       </c>
       <c r="L106" t="s">
         <v>595</v>
       </c>
       <c r="M106" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N106" t="s">
         <v>27</v>
       </c>
       <c r="O106" t="s">
         <v>596</v>
       </c>
       <c r="P106" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>598</v>
       </c>
       <c r="B107" t="s">
         <v>599</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
       <c r="D107" t="s">
         <v>600</v>
       </c>
       <c r="E107" t="s">
@@ -9291,51 +9291,51 @@
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>21</v>
       </c>
       <c r="G109" t="s">
         <v>22</v>
       </c>
       <c r="H109">
         <v>2011</v>
       </c>
       <c r="I109">
         <v>2017</v>
       </c>
       <c r="J109" t="s">
         <v>84</v>
       </c>
       <c r="K109" t="s">
         <v>24</v>
       </c>
       <c r="L109" t="s">
         <v>614</v>
       </c>
       <c r="M109" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N109" t="s">
         <v>27</v>
       </c>
       <c r="O109" t="s">
         <v>615</v>
       </c>
       <c r="P109" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>617</v>
       </c>
       <c r="B110" t="s">
         <v>618</v>
       </c>
       <c r="C110" t="s">
         <v>37</v>
       </c>
       <c r="D110" t="s">
         <v>619</v>
       </c>
       <c r="E110" t="s">
@@ -9391,501 +9391,501 @@
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
         <v>21</v>
       </c>
       <c r="G111" t="s">
         <v>22</v>
       </c>
       <c r="H111">
         <v>1999</v>
       </c>
       <c r="I111">
         <v>2016</v>
       </c>
       <c r="J111" t="s">
         <v>70</v>
       </c>
       <c r="K111" t="s">
         <v>24</v>
       </c>
       <c r="L111" t="s">
         <v>625</v>
       </c>
       <c r="M111" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N111" t="s">
         <v>27</v>
       </c>
       <c r="O111" t="s">
         <v>626</v>
       </c>
       <c r="P111" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>628</v>
       </c>
       <c r="B112" t="s">
         <v>629</v>
       </c>
       <c r="C112" t="s">
         <v>37</v>
       </c>
       <c r="D112" t="s">
         <v>103</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>21</v>
       </c>
       <c r="G112" t="s">
         <v>22</v>
       </c>
       <c r="H112">
         <v>1999</v>
       </c>
       <c r="I112">
         <v>2016</v>
       </c>
       <c r="J112" t="s">
         <v>133</v>
       </c>
       <c r="K112" t="s">
         <v>24</v>
       </c>
       <c r="L112" t="s">
         <v>630</v>
       </c>
       <c r="M112" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N112" t="s">
         <v>27</v>
       </c>
       <c r="O112" t="s">
         <v>631</v>
       </c>
       <c r="P112" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>633</v>
       </c>
       <c r="B113" t="s">
         <v>634</v>
       </c>
       <c r="C113" t="s">
         <v>37</v>
       </c>
       <c r="D113" t="s">
         <v>169</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
         <v>21</v>
       </c>
       <c r="G113" t="s">
         <v>22</v>
       </c>
       <c r="H113">
         <v>2013</v>
       </c>
       <c r="I113">
         <v>2018</v>
       </c>
       <c r="J113" t="s">
         <v>84</v>
       </c>
       <c r="K113" t="s">
         <v>24</v>
       </c>
       <c r="L113" t="s">
         <v>635</v>
       </c>
       <c r="M113" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N113" t="s">
         <v>27</v>
       </c>
       <c r="O113" t="s">
         <v>636</v>
       </c>
       <c r="P113" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>638</v>
       </c>
       <c r="B114" t="s">
         <v>639</v>
       </c>
       <c r="C114" t="s">
         <v>37</v>
       </c>
       <c r="D114" t="s">
         <v>169</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
         <v>21</v>
       </c>
       <c r="G114" t="s">
         <v>22</v>
       </c>
       <c r="H114">
         <v>2003</v>
       </c>
       <c r="I114">
         <v>2015</v>
       </c>
       <c r="J114" t="s">
         <v>84</v>
       </c>
       <c r="K114" t="s">
         <v>77</v>
       </c>
       <c r="L114" t="s">
         <v>640</v>
       </c>
       <c r="M114" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N114" t="s">
         <v>27</v>
       </c>
       <c r="O114" t="s">
         <v>641</v>
       </c>
       <c r="P114" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>643</v>
       </c>
       <c r="B115" t="s">
         <v>644</v>
       </c>
       <c r="C115" t="s">
         <v>37</v>
       </c>
       <c r="D115" t="s">
         <v>132</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>21</v>
       </c>
       <c r="G115" t="s">
         <v>22</v>
       </c>
       <c r="H115">
         <v>2002</v>
       </c>
       <c r="I115">
         <v>2012</v>
       </c>
       <c r="J115" t="s">
         <v>84</v>
       </c>
       <c r="K115" t="s">
         <v>24</v>
       </c>
       <c r="L115" t="s">
         <v>645</v>
       </c>
       <c r="M115" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N115" t="s">
         <v>27</v>
       </c>
       <c r="O115" t="s">
         <v>646</v>
       </c>
       <c r="P115" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>648</v>
       </c>
       <c r="B116" t="s">
         <v>649</v>
       </c>
       <c r="C116" t="s">
         <v>37</v>
       </c>
       <c r="D116" t="s">
         <v>151</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
         <v>21</v>
       </c>
       <c r="G116" t="s">
         <v>22</v>
       </c>
       <c r="H116">
         <v>2003</v>
       </c>
       <c r="I116">
         <v>2013</v>
       </c>
       <c r="J116" t="s">
         <v>84</v>
       </c>
       <c r="K116" t="s">
         <v>24</v>
       </c>
       <c r="L116" t="s">
         <v>152</v>
       </c>
       <c r="M116" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N116" t="s">
         <v>27</v>
       </c>
       <c r="O116" t="s">
         <v>650</v>
       </c>
       <c r="P116" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>652</v>
       </c>
       <c r="B117" t="s">
         <v>653</v>
       </c>
       <c r="C117" t="s">
         <v>37</v>
       </c>
       <c r="D117" t="s">
         <v>654</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
         <v>21</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>2014</v>
       </c>
       <c r="I117">
         <v>2017</v>
       </c>
       <c r="J117" t="s">
         <v>133</v>
       </c>
       <c r="K117" t="s">
         <v>24</v>
       </c>
       <c r="L117" t="s">
         <v>655</v>
       </c>
       <c r="M117" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N117" t="s">
         <v>27</v>
       </c>
       <c r="O117" t="s">
         <v>656</v>
       </c>
       <c r="P117" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>658</v>
       </c>
       <c r="B118" t="s">
         <v>659</v>
       </c>
       <c r="C118" t="s">
         <v>37</v>
       </c>
       <c r="D118" t="s">
         <v>660</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>21</v>
       </c>
       <c r="G118" t="s">
         <v>22</v>
       </c>
       <c r="H118">
         <v>2014</v>
       </c>
       <c r="I118">
         <v>2018</v>
       </c>
       <c r="J118" t="s">
         <v>84</v>
       </c>
       <c r="K118" t="s">
         <v>24</v>
       </c>
       <c r="L118" t="s">
         <v>661</v>
       </c>
       <c r="M118" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N118" t="s">
         <v>27</v>
       </c>
       <c r="O118" t="s">
         <v>662</v>
       </c>
       <c r="P118" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>664</v>
       </c>
       <c r="B119" t="s">
         <v>665</v>
       </c>
       <c r="C119" t="s">
         <v>37</v>
       </c>
       <c r="D119" t="s">
         <v>654</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>21</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
       <c r="H119">
         <v>2014</v>
       </c>
       <c r="I119">
         <v>2015</v>
       </c>
       <c r="J119" t="s">
         <v>84</v>
       </c>
       <c r="K119" t="s">
         <v>24</v>
       </c>
       <c r="L119" t="s">
         <v>666</v>
       </c>
       <c r="M119" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N119" t="s">
         <v>27</v>
       </c>
       <c r="O119" t="s">
         <v>667</v>
       </c>
       <c r="P119" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>669</v>
       </c>
       <c r="B120" t="s">
         <v>670</v>
       </c>
       <c r="C120" t="s">
         <v>37</v>
       </c>
       <c r="D120" t="s">
         <v>613</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>21</v>
       </c>
       <c r="G120" t="s">
         <v>22</v>
       </c>
       <c r="H120">
         <v>2008</v>
       </c>
       <c r="I120">
         <v>2018</v>
       </c>
       <c r="J120" t="s">
         <v>84</v>
       </c>
       <c r="K120" t="s">
         <v>24</v>
       </c>
       <c r="L120" t="s">
         <v>671</v>
       </c>
       <c r="M120" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N120" t="s">
         <v>27</v>
       </c>
       <c r="O120" t="s">
         <v>672</v>
       </c>
       <c r="P120" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>674</v>
       </c>
       <c r="B121" t="s">
         <v>675</v>
       </c>
       <c r="C121" t="s">
         <v>676</v>
       </c>
       <c r="D121" t="s">
         <v>572</v>
       </c>
       <c r="E121" t="s">
@@ -10427,51 +10427,51 @@
         <v>69</v>
       </c>
       <c r="E132" t="s">
         <v>39</v>
       </c>
       <c r="F132" t="s">
         <v>259</v>
       </c>
       <c r="G132" t="s">
         <v>22</v>
       </c>
       <c r="H132">
         <v>2018</v>
       </c>
       <c r="I132">
         <v>2024</v>
       </c>
       <c r="J132" t="s">
         <v>734</v>
       </c>
       <c r="K132" t="s">
         <v>24</v>
       </c>
       <c r="L132"/>
       <c r="M132" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N132" t="s">
         <v>111</v>
       </c>
       <c r="O132" t="s">
         <v>735</v>
       </c>
       <c r="P132" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>737</v>
       </c>
       <c r="B133" t="s">
         <v>738</v>
       </c>
       <c r="C133" t="s">
         <v>739</v>
       </c>
       <c r="D133" t="s">
         <v>740</v>
       </c>
       <c r="E133" t="s">
@@ -10951,51 +10951,51 @@
       </c>
       <c r="P142" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>792</v>
       </c>
       <c r="B143" t="s">
         <v>793</v>
       </c>
       <c r="C143" t="s">
         <v>37</v>
       </c>
       <c r="D143" t="s">
         <v>151</v>
       </c>
       <c r="E143" t="s">
         <v>39</v>
       </c>
       <c r="F143" t="s">
         <v>259</v>
       </c>
       <c r="G143" t="s">
-        <v>22</v>
+        <v>267</v>
       </c>
       <c r="H143">
         <v>1989</v>
       </c>
       <c r="I143">
         <v>2013</v>
       </c>
       <c r="J143" t="s">
         <v>84</v>
       </c>
       <c r="K143" t="s">
         <v>24</v>
       </c>
       <c r="L143" t="s">
         <v>152</v>
       </c>
       <c r="M143" t="s">
         <v>64</v>
       </c>
       <c r="N143" t="s">
         <v>27</v>
       </c>
       <c r="O143" t="s">
         <v>794</v>
       </c>
@@ -11390,51 +11390,51 @@
       </c>
       <c r="M151" t="s">
         <v>64</v>
       </c>
       <c r="N151" t="s">
         <v>27</v>
       </c>
       <c r="O151" t="s">
         <v>836</v>
       </c>
       <c r="P151" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>838</v>
       </c>
       <c r="B152" t="s">
         <v>839</v>
       </c>
       <c r="C152" t="s">
         <v>37</v>
       </c>
       <c r="D152" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E152" t="s">
         <v>39</v>
       </c>
       <c r="F152" t="s">
         <v>259</v>
       </c>
       <c r="G152" t="s">
         <v>22</v>
       </c>
       <c r="H152">
         <v>2004</v>
       </c>
       <c r="I152">
         <v>2017</v>
       </c>
       <c r="J152" t="s">
         <v>84</v>
       </c>
       <c r="K152" t="s">
         <v>24</v>
       </c>
       <c r="L152" t="s">
         <v>840</v>
       </c>
@@ -11490,75 +11490,75 @@
       </c>
       <c r="M153" t="s">
         <v>64</v>
       </c>
       <c r="N153" t="s">
         <v>111</v>
       </c>
       <c r="O153" t="s">
         <v>846</v>
       </c>
       <c r="P153" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>848</v>
       </c>
       <c r="B154" t="s">
         <v>849</v>
       </c>
       <c r="C154" t="s">
         <v>37</v>
       </c>
       <c r="D154" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E154" t="s">
         <v>39</v>
       </c>
       <c r="F154" t="s">
         <v>259</v>
       </c>
       <c r="G154" t="s">
         <v>22</v>
       </c>
       <c r="H154">
         <v>2005</v>
       </c>
       <c r="I154">
         <v>2011</v>
       </c>
       <c r="J154" t="s">
         <v>84</v>
       </c>
       <c r="K154" t="s">
         <v>24</v>
       </c>
       <c r="L154" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M154" t="s">
         <v>64</v>
       </c>
       <c r="N154" t="s">
         <v>111</v>
       </c>
       <c r="O154" t="s">
         <v>850</v>
       </c>
       <c r="P154" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>852</v>
       </c>
       <c r="B155" t="s">
         <v>853</v>
       </c>
       <c r="C155" t="s">
         <v>37</v>
       </c>
       <c r="D155" t="s">
@@ -11784,101 +11784,101 @@
       </c>
       <c r="K159" t="s">
         <v>24</v>
       </c>
       <c r="L159" t="s">
         <v>877</v>
       </c>
       <c r="M159" t="s">
         <v>789</v>
       </c>
       <c r="N159" t="s">
         <v>27</v>
       </c>
       <c r="O159" t="s">
         <v>878</v>
       </c>
       <c r="P159" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>880</v>
       </c>
       <c r="B160" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C160" t="s">
         <v>37</v>
       </c>
       <c r="D160" t="s">
         <v>61</v>
       </c>
       <c r="E160" t="s">
         <v>39</v>
       </c>
       <c r="F160" t="s">
         <v>259</v>
       </c>
       <c r="G160" t="s">
         <v>22</v>
       </c>
       <c r="H160">
         <v>2008</v>
       </c>
       <c r="I160">
         <v>2008</v>
       </c>
       <c r="J160" t="s">
         <v>84</v>
       </c>
       <c r="K160" t="s">
         <v>24</v>
       </c>
       <c r="L160" t="s">
         <v>881</v>
       </c>
       <c r="M160" t="s">
         <v>64</v>
       </c>
       <c r="N160" t="s">
         <v>27</v>
       </c>
       <c r="O160" t="s">
         <v>882</v>
       </c>
       <c r="P160" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>884</v>
       </c>
       <c r="B161" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C161" t="s">
         <v>37</v>
       </c>
       <c r="D161" t="s">
         <v>116</v>
       </c>
       <c r="E161" t="s">
         <v>39</v>
       </c>
       <c r="F161" t="s">
         <v>259</v>
       </c>
       <c r="G161" t="s">
         <v>22</v>
       </c>
       <c r="H161">
         <v>1989</v>
       </c>
       <c r="I161">
         <v>2020</v>
       </c>
       <c r="J161" t="s">
         <v>70</v>
       </c>
@@ -12990,51 +12990,51 @@
       </c>
       <c r="M183" t="s">
         <v>64</v>
       </c>
       <c r="N183" t="s">
         <v>27</v>
       </c>
       <c r="O183" t="s">
         <v>1000</v>
       </c>
       <c r="P183" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>1002</v>
       </c>
       <c r="B184" t="s">
         <v>1003</v>
       </c>
       <c r="C184" t="s">
         <v>37</v>
       </c>
       <c r="D184" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E184" t="s">
         <v>39</v>
       </c>
       <c r="F184" t="s">
         <v>259</v>
       </c>
       <c r="G184" t="s">
         <v>22</v>
       </c>
       <c r="H184">
         <v>2008</v>
       </c>
       <c r="I184">
         <v>2015</v>
       </c>
       <c r="J184" t="s">
         <v>84</v>
       </c>
       <c r="K184" t="s">
         <v>24</v>
       </c>
       <c r="L184" t="s">
         <v>1004</v>
       </c>
@@ -13090,201 +13090,201 @@
       </c>
       <c r="M185" t="s">
         <v>64</v>
       </c>
       <c r="N185" t="s">
         <v>27</v>
       </c>
       <c r="O185" t="s">
         <v>1010</v>
       </c>
       <c r="P185" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>1012</v>
       </c>
       <c r="B186" t="s">
         <v>1013</v>
       </c>
       <c r="C186" t="s">
         <v>37</v>
       </c>
       <c r="D186" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E186" t="s">
         <v>20</v>
       </c>
       <c r="F186" t="s">
         <v>259</v>
       </c>
       <c r="G186" t="s">
         <v>22</v>
       </c>
       <c r="H186">
         <v>2005</v>
       </c>
       <c r="I186">
         <v>2016</v>
       </c>
       <c r="J186" t="s">
         <v>84</v>
       </c>
       <c r="K186" t="s">
         <v>24</v>
       </c>
       <c r="L186" t="s">
         <v>1014</v>
       </c>
       <c r="M186" t="s">
         <v>860</v>
       </c>
       <c r="N186" t="s">
         <v>27</v>
       </c>
       <c r="O186" t="s">
         <v>1015</v>
       </c>
       <c r="P186" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>1017</v>
       </c>
       <c r="B187" t="s">
         <v>1018</v>
       </c>
       <c r="C187" t="s">
         <v>37</v>
       </c>
       <c r="D187" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>259</v>
       </c>
       <c r="G187" t="s">
         <v>22</v>
       </c>
       <c r="H187">
         <v>2005</v>
       </c>
       <c r="I187">
         <v>2016</v>
       </c>
       <c r="J187" t="s">
         <v>84</v>
       </c>
       <c r="K187" t="s">
         <v>24</v>
       </c>
       <c r="L187" t="s">
         <v>1019</v>
       </c>
       <c r="M187" t="s">
         <v>860</v>
       </c>
       <c r="N187" t="s">
         <v>27</v>
       </c>
       <c r="O187" t="s">
         <v>1020</v>
       </c>
       <c r="P187" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>1022</v>
       </c>
       <c r="B188" t="s">
         <v>1023</v>
       </c>
       <c r="C188" t="s">
         <v>37</v>
       </c>
       <c r="D188" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E188" t="s">
         <v>39</v>
       </c>
       <c r="F188" t="s">
         <v>259</v>
       </c>
       <c r="G188" t="s">
         <v>22</v>
       </c>
       <c r="H188">
         <v>2005</v>
       </c>
       <c r="I188">
         <v>2016</v>
       </c>
       <c r="J188" t="s">
         <v>84</v>
       </c>
       <c r="K188" t="s">
         <v>24</v>
       </c>
       <c r="L188" t="s">
         <v>1024</v>
       </c>
       <c r="M188" t="s">
         <v>860</v>
       </c>
       <c r="N188" t="s">
         <v>111</v>
       </c>
       <c r="O188" t="s">
         <v>1025</v>
       </c>
       <c r="P188" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>1027</v>
       </c>
       <c r="B189" t="s">
         <v>1028</v>
       </c>
       <c r="C189" t="s">
         <v>37</v>
       </c>
       <c r="D189" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E189" t="s">
         <v>39</v>
       </c>
       <c r="F189" t="s">
         <v>259</v>
       </c>
       <c r="G189" t="s">
         <v>22</v>
       </c>
       <c r="H189">
         <v>2005</v>
       </c>
       <c r="I189">
         <v>2017</v>
       </c>
       <c r="J189" t="s">
         <v>84</v>
       </c>
       <c r="K189" t="s">
         <v>24</v>
       </c>
       <c r="L189" t="s">
         <v>1029</v>
       </c>
@@ -13636,51 +13636,51 @@
       <c r="L196"/>
       <c r="M196" t="s">
         <v>1071</v>
       </c>
       <c r="N196" t="s">
         <v>27</v>
       </c>
       <c r="O196" t="s">
         <v>1072</v>
       </c>
       <c r="P196" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>1074</v>
       </c>
       <c r="B197" t="s">
         <v>1075</v>
       </c>
       <c r="C197" t="s">
         <v>1069</v>
       </c>
       <c r="D197" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
         <v>259</v>
       </c>
       <c r="G197" t="s">
         <v>22</v>
       </c>
       <c r="H197">
         <v>1987</v>
       </c>
       <c r="I197">
         <v>1988</v>
       </c>
       <c r="J197" t="s">
         <v>133</v>
       </c>
       <c r="K197" t="s">
         <v>24</v>
       </c>
       <c r="L197" t="s">
         <v>1076</v>
       </c>