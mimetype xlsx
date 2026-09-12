--- v0 (2025-11-06)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -110,87 +110,121 @@
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>GB 14048.1 GB 14048.4</t>
   </si>
   <si>
     <t>National Development and Reform Commission (NDRC); and State Administration for…</t>
   </si>
   <si>
     <t>Energy Efficiency, Industrial Sector</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cel-alternative-current-contactor</t>
   </si>
   <si>
     <t>https://www.energylabelrecord.com/userfiles/2/files/cms/article/2017/04/5%E9%99%84%E4%BB%B620_%E4%BA%A4%E6%B5%81%E6%8E%A5%E8%A7%A6%E5%99%A8%E8%83%BD%E6%BA%90%E6%95%88%E7%8E%87%E6%A0%87%E8%AF%86%E5%AE%9E%E6%96%BD%E8%A7%84%E5%88%99.pdf</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2019/1782 of 1 October 2019 laying down ecodesign requirements for external power supplies</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements related to electric power consumption in no-load condition and average active efficiency of external power supplies.  Exclusions: this Regulation shall not apply to:   a. voltage converters;   b. uninterruptible power supplies;   c. battery chargers;     d. halogen lighting converters;   e. external power supplies for medical devices;   f. external power supplies placed on the market no later than 30 June 2015 as a service part or spare part for an identical external power supply which was placed on the market not later than one year after this Regulation has come into force; under the condition that the service part or spare part; or its packaging; clearly indicates the primary load products for which the spare part or service part is intended to be used with.</t>
   </si>
   <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>External Power Supply</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
+    <t>October 2023</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2019/1782/contents</t>
+  </si>
+  <si>
     <t>European Union</t>
   </si>
   <si>
-    <t>External Power Supply</t>
-[...5 lines deleted...]
-    <t>Entered into force, Revised</t>
+    <t>Entered into force, Revised, To Be Superseded</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20191782-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=uriserv%3AOJ.L_.2019.272.01.0095.01.ENG&amp;toc=OJ%3AL%3A2019%3A272%3ATOC</t>
   </si>
   <si>
-    <t>United Kingdom</t>
-[...8 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2019/1782/contents</t>
+    <t>Commission Regulation (EU) 2025/2052 of 13 October 2025  laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables</t>
+  </si>
+  <si>
+    <t>Laying down ecodesign requirements for external power supplies, wireless chargers, wireless charging pads, battery chargers for portable batteries of general use and USB Type-C cables.
+This policy applies from the 14th December 2028, repealing Commission Regulation (EU) 2019/1782.</t>
+  </si>
+  <si>
+    <t>Europe, European Union</t>
+  </si>
+  <si>
+    <t>Battery Chargers, External Power Supply</t>
+  </si>
+  <si>
+    <t>Published, New</t>
+  </si>
+  <si>
+    <t>December 2025</t>
+  </si>
+  <si>
+    <t>87 FR 51221</t>
+  </si>
+  <si>
+    <t>European Commission</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20252052-13-october-2025-laying-down-ecodesign-requirements</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32025R2052&amp;qid=1763999035842</t>
   </si>
   <si>
     <t>CQC31-442412-2020. Energy Conservation Certification Rules for Electric Welding Machines</t>
   </si>
   <si>
     <t>Apply to electric welding machines</t>
   </si>
   <si>
     <t>Internal Power Supply</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
     <t>Endorsement Label</t>
   </si>
   <si>
     <t>GB 28736-2019</t>
   </si>
   <si>
     <t>China Quality Certification Center (CQC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/cqc31-442412-2020-energy-conservation-certification-rules-electric-welding-machines</t>
   </si>
@@ -382,81 +416,81 @@
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>November 2020</t>
   </si>
   <si>
     <t>DIN EN ISO/IEC 17025; DIN EN 62301</t>
   </si>
   <si>
     <t>Umweltbundesamt -Federal Environment Agency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/der-blaue-engel-auto-power-strips-and-socket-adapters-de-uz-134</t>
   </si>
   <si>
     <t>https://produktinfo.blauer-engel.de/uploads/criteriafile/en/DE-UZ%20134-201407-en%20Criteria-2020-01-07.pdf</t>
   </si>
   <si>
     <t>GB 20943-2013 Minimum allowable values of energy efficiency and evaluating values of energy conservation for single voltage external AC-DC and AC-AC power supplies</t>
   </si>
   <si>
     <t>Applies to external power supplies which convert AC current with 220V and 50Hz to single voltage DC -no higher than 36V- or single voltage AC -no higher than 36V- current.It applies to products with rated output power no larger than 250W. Does NOT apply to DC-DC transformer.</t>
   </si>
   <si>
+    <t>Revised, To Be Superseded</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/gb-20943-2013-minimum-allowable-values-energy-efficiency-and-evaluating-values-energy</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D7E686D3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>GB 20943-2025  Minimum Allowable Values of Energy Efficiency and Energy Efficiency Grades for AC-DC and AC-AC Power Supplies</t>
   </si>
   <si>
     <t>This revised policy substantially expands its regulatory scope through the inclusion of additional product categories and extended power capacity ranges, while integrating embedded power supplies into its framework for the first time. Aligned with the European Union’s latest minimum energy efficiency requirements of power supplies, GB 20943-2025 introduces a globally pioneering specification for Grade 1 no-load power consumption, establishing a stringent threshold of 0.05W to 0.075W.</t>
   </si>
   <si>
-    <t>Asia and Pacific, China</t>
-[...1 lines deleted...]
-  <si>
     <t>Power Supply and Power Conversion</t>
   </si>
   <si>
     <t>February 2025</t>
   </si>
   <si>
     <t>GB 20943-2025</t>
   </si>
   <si>
     <t>The Standardization Administration of China (SAC)</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-20943-2025-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
-    <t>https://openstd.samr.gov.cn/bzgk/std/newGbInfo?hcno=8105E9E58B8B8BDB5DF9D96119B1C60A</t>
+    <t>https://std.samr.gov.cn/gb/search/gbDetailed?id=2D9BC7B2DA386BF6E06397BE0A0A4ED1</t>
   </si>
   <si>
     <t>GB 21518-2008 Minimum allowable values of energy efficiency and energy efficiency grades for AC contactors</t>
   </si>
   <si>
     <t>Applies to those AC contactors with rated frequency of 50Hz; rated voltage no higher than 1140V; and rated current between 9A-630A. Does NOT apply to AC contactors with external power saving device or semi-conductor type -solid type contactor</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/gb-21518-2008-minimum-allowable-values-energy-efficiency-and-energy-efficiency-grades-ac</t>
   </si>
   <si>
     <t>http://std.samr.gov.cn/gb/search/gbDetailed?id=71F772D773ECD3A7E05397BE0A0AB82A</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
@@ -805,65 +839,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="193.381" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="970.763" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="275.933" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -964,893 +998,941 @@
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>35</v>
       </c>
       <c r="H3">
         <v>2009</v>
       </c>
       <c r="I3">
         <v>2019</v>
       </c>
       <c r="J3" t="s">
         <v>36</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
+      <c r="M3"/>
+      <c r="N3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>38</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H4">
         <v>2009</v>
       </c>
       <c r="I4">
         <v>2019</v>
       </c>
       <c r="J4" t="s">
         <v>42</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
-      <c r="M4"/>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H5">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E6" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="L6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N6" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E7" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="L7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M8" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B9" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G9" t="s">
         <v>35</v>
       </c>
       <c r="H9">
         <v>2005</v>
       </c>
       <c r="I9">
         <v>2014</v>
       </c>
       <c r="J9" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="M9" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O9" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H10">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>2005</v>
+      </c>
+      <c r="I10">
+        <v>2014</v>
+      </c>
       <c r="J10" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M10" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="N10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="P10" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G11" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I11">
         <v>2021</v>
       </c>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O11" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P11" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G12" t="s">
         <v>35</v>
       </c>
       <c r="H12">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I12">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="J12" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
+        <v>99</v>
+      </c>
+      <c r="M12" t="s">
         <v>94</v>
       </c>
-      <c r="M12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O12" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="P12" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B13" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>104</v>
       </c>
       <c r="E13" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H13">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>2010</v>
+      </c>
+      <c r="I13">
+        <v>2010</v>
+      </c>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="M13" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O13" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="P13" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B14" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="M14" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="P14" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15" t="s">
         <v>24</v>
       </c>
       <c r="L15" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="M15" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O15" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="P15" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B16" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C16" t="s">
-        <v>114</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H16">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>24</v>
       </c>
       <c r="L16" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="M16" t="s">
-        <v>117</v>
+        <v>62</v>
       </c>
       <c r="N16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O16" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="P16" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>125</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="G17" t="s">
         <v>35</v>
       </c>
       <c r="H17">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="I17">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="J17" t="s">
-        <v>64</v>
+        <v>126</v>
       </c>
       <c r="K17" t="s">
         <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="M17" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="O17" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C18" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
-        <v>8</v>
+        <v>133</v>
       </c>
       <c r="H18">
         <v>2007</v>
       </c>
       <c r="I18">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="J18" t="s">
-        <v>128</v>
+        <v>75</v>
       </c>
       <c r="K18" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
-        <v>129</v>
+        <v>86</v>
       </c>
       <c r="M18" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="N18" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="P18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B19" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
       <c r="G19" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="H19">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I19">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="J19" t="s">
-        <v>64</v>
+        <v>139</v>
       </c>
       <c r="K19" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
-        <v>25</v>
+        <v>140</v>
       </c>
       <c r="M19" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="O19" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="P19" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B20" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="C20" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>35</v>
       </c>
       <c r="H20">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="I20">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="J20" t="s">
-        <v>142</v>
+        <v>75</v>
       </c>
       <c r="K20" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="L20" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
       <c r="M20" t="s">
-        <v>145</v>
+        <v>26</v>
       </c>
       <c r="N20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>146</v>
       </c>
       <c r="P20" t="s">
         <v>147</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>148</v>
+      </c>
+      <c r="B21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C21" t="s">
+        <v>150</v>
+      </c>
+      <c r="D21" t="s">
+        <v>151</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>152</v>
+      </c>
+      <c r="G21" t="s">
+        <v>35</v>
+      </c>
+      <c r="H21">
+        <v>2017</v>
+      </c>
+      <c r="I21">
+        <v>2021</v>
+      </c>
+      <c r="J21" t="s">
+        <v>153</v>
+      </c>
+      <c r="K21" t="s">
+        <v>154</v>
+      </c>
+      <c r="L21" t="s">
+        <v>155</v>
+      </c>
+      <c r="M21" t="s">
+        <v>156</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+      <c r="O21" t="s">
+        <v>157</v>
+      </c>
+      <c r="P21" t="s">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">