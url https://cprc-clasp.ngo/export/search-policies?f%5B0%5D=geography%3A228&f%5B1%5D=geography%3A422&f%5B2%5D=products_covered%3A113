--- v0 (2025-11-10)
+++ v1 (2026-09-14)
@@ -150,57 +150,57 @@
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1186/contents</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1186 of 24 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to the energy labelling of local space heaters</t>
   </si>
   <si>
     <t>Applies to solid fuel local space heaters with a nominal heat output of 50 kW or less. Solid fuel small combustion installations.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2026.</t>
   </si>
   <si>
     <t>September 2023</t>
   </si>
   <si>
     <t>European Commission - DG Energy</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151186-24-april-2015-supplementing-directive-201030eu</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1186-20170307</t>
   </si>
   <si>
-    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015</t>
+    <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of solid fuel boilers and packages of a solid fuel boiler, supplementary heaters, temperature controls and solar devices</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015</t>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-commission-delegated-regulation</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02015R1187-20170307</t>
   </si>
   <si>
     <t>Commission Delegated Regulation (EU) 2015/1187 of 27 April 2015 supplementing Directive 2010/30/EU of the European Parliament and of the Council</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-20151187-27-april-2015-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2015/1187/contents/2015-04-27</t>
   </si>
   <si>
     <t>Commission Delegated Regulation EU No 811-2013 of 18 February 2013 supplementing Directive 2010-30-EU -with regard to the energy labelling of space heaters; combination heaters</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Heat Pumps, Boilers and Furnaces</t>
   </si>
   <si>
     <t>Electricity, Gas, Oil, Solar</t>
@@ -264,69 +264,69 @@
     <t>Commission Regulation (EU) 2024/1103 of 18 April 2024 implementing Directive 2009/125/EC of the European Parliament and of the Council as regards ecodesign requirements for local space heaters and separate related controls and repealing Commission Regulat</t>
   </si>
   <si>
     <t>This Regulation lays down ecodesign requirements for the placing on the market and putting into service of domestic local space heaters with a nominal heat output of 50 kW or less and commercial local space heaters with a nominal heat output of the product or a single tube segment heat output of 300 kW or less. This Regulation also lays down ecodesign requirements for separate related controls.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20241103-18-april-2024-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401103</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Oil</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
-    <t>Electricity, Gas, Oil</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...8 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Energy Saving Trust Endorsed Products</t>
   </si>
   <si>
     <t>Natural gas and LPG boilers</t>
   </si>
   <si>
     <t>August 2019</t>
   </si>
   <si>
     <t>Gas, Oil</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>Energy Saving Trust</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
   </si>
   <si>
     <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
   </si>
@@ -788,51 +788,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1321.106" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="113.115" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1347,136 +1347,136 @@
       <c r="K12" t="s">
         <v>64</v>
       </c>
       <c r="L12"/>
       <c r="M12" t="s">
         <v>42</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
       <c r="O12" t="s">
         <v>78</v>
       </c>
       <c r="P12" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>80</v>
       </c>
       <c r="B13" t="s">
         <v>81</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>63</v>
       </c>
       <c r="G13" t="s">
         <v>76</v>
       </c>
       <c r="H13">
         <v>1992</v>
       </c>
       <c r="I13">
         <v>2013</v>
       </c>
       <c r="J13" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="K13" t="s">
         <v>83</v>
       </c>
       <c r="L13"/>
       <c r="M13" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
       <c r="O13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P13" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>80</v>
       </c>
       <c r="B14" t="s">
         <v>81</v>
       </c>
       <c r="C14" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
       <c r="G14" t="s">
         <v>76</v>
       </c>
       <c r="H14">
         <v>1992</v>
       </c>
       <c r="I14">
         <v>2013</v>
       </c>
       <c r="J14" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="K14" t="s">
         <v>83</v>
       </c>
       <c r="L14"/>
       <c r="M14" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
       <c r="O14" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>89</v>
       </c>
       <c r="B15" t="s">
         <v>90</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">