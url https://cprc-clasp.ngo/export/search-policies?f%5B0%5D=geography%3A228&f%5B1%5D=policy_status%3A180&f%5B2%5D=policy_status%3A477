--- v0 (2025-11-26)
+++ v1 (2026-08-17)
@@ -12,179 +12,227 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
     <t>Revised</t>
   </si>
   <si>
     <t>Updated by CLASP</t>
   </si>
   <si>
     <t>Fuel Types</t>
   </si>
   <si>
     <t>Test Method Applied</t>
   </si>
   <si>
     <t>Responsible Agency</t>
   </si>
   <si>
     <t>Related Topics</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
+    <t>Commission Delegated Regulation (EU) No 392/2012 of 1 March 2012 supplementing Directive 2010/30/EU of the European Parliament and of the Council with regard to energy labelling of household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes requirements for the labelling of and the provision of supplementary product information on electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use. This Regulation shall not apply to household combined washer-driers and household spin-extractors.  This Regulation shall not apply to household combined washer-driers and household spin-extractors.</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Clothes Dryers</t>
+  </si>
+  <si>
+    <t>Mandatory</t>
+  </si>
+  <si>
+    <t>Comparative Label</t>
+  </si>
+  <si>
+    <t>Entered into force, Revised, Superseded</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>Electricity, Gas</t>
+  </si>
+  <si>
+    <t>EN 61121</t>
+  </si>
+  <si>
+    <t>Energy Efficiency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-3922012-1-march-2012-supplementing-directive</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/392/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of electric mains-operated and gas-fired household tumble driers and built-in household tumble driers; including those sold for non-household use.</t>
+  </si>
+  <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
+    <t>Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>Entered into force, Superseded</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2012/932/contents</t>
+  </si>
+  <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of household air conditioners</t>
   </si>
   <si>
     <t>Applies to electric air conditioners of domestic and foreign make, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, with a nominal capacity of equal to or less than 12 kW, which are used for cooling or heating, including reversible air conditioners with a rated capacity of less than or equal to 12 kW when cooling.</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Room ACs - Stationary ACs</t>
   </si>
   <si>
     <t>Voluntary</t>
   </si>
   <si>
-    <t>Comparative Label</t>
-[...1 lines deleted...]
-  <si>
     <t>Under development</t>
   </si>
   <si>
     <t>October 2015</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>State Agency on Energy Efficiency and Energy Saving of Ukraine</t>
   </si>
   <si>
-    <t>Energy Efficiency</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-labeling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-konditsionery.doc</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of technical regulations on energy labeling of televisions</t>
   </si>
   <si>
     <t>Television set or a television monitor of domestic and foreign make</t>
   </si>
   <si>
     <t>Displays, Televisions</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulations-energy-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/teh-regl-tv.doc</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household dishwashers</t>
   </si>
   <si>
     <t>Applies to household dishwashers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including:</t>
   </si>
   <si>
     <t>Dishwashers</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/documents/TR-posudomoyka.docx</t>
   </si>
   <si>
     <t>Draft Resolution of the Cabinet of Ministers of Ukraine: On approval of the technical regulation on energy labeling of household tumble dryers</t>
   </si>
   <si>
     <t>Applies to tumble dryers of domestic and foreign make, including those intended for professional use, placed on the market in the territory of Ukraine starting from the effective date of the Technical Regulation, including: - electric mains-operated tumble dryers; -gas-powered tumble dryers; - built-in tumble dryers.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Electricity, Gas</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/draft-resolution-cabinet-ministers-ukraine-approval-technical-regulation-energy-labeling-0</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/Barabanni%20susharky.rar</t>
   </si>
   <si>
     <t>Resolution of the Cabinet of Ministers of Ukraine -340: On the approval of the technical regulation on the energy labelling of electrical lamps and luminaires</t>
   </si>
   <si>
     <t>Applies to the following categories of electric lamps of domestic and foreign make, placed on the market in the territory of Ukraine:</t>
   </si>
   <si>
     <t>Non-Directional lamps</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/resolution-cabinet-ministers-ukraine-340-approval-technical-regulation-energy-labelling</t>
   </si>
   <si>
     <t>http://saee.gov.ua/sites/default/files/KMU_340.zip</t>
   </si>
 </sst>
 </file>
 
@@ -509,65 +557,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="187.526" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="241.798" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="546.152" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="82.408" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -607,246 +655,338 @@
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
-      <c r="H2"/>
-      <c r="I2"/>
+      <c r="H2">
+        <v>1995</v>
+      </c>
+      <c r="I2">
+        <v>2012</v>
+      </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="L2" t="s">
         <v>25</v>
       </c>
+      <c r="M2"/>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H3"/>
+        <v>33</v>
+      </c>
+      <c r="H3">
+        <v>2012</v>
+      </c>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M3"/>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K6" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="P6" t="s">
-        <v>49</v>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+      <c r="O7" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">