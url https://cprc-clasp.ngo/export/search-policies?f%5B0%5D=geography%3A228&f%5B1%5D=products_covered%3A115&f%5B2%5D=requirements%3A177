--- v0 (2025-11-27)
+++ v1 (2026-08-21)
@@ -123,81 +123,81 @@
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0811-20170307</t>
   </si>
   <si>
     <t>This Regulation establishes requirements for the energy labelling of; and the provision of supplementary product information on; space heaters and combination heaters with a rated heat output equal to 70 kW; packages of space heater equal to  70 kW; temperature control and solar device and packages of combination heater equal to  70 kW; temperature control and solar device.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-delegated-regulation-eu-no-811-2013-18-february-2013-supplementing-directive-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/811/contents</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 813/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for space heaters and combination heaters </t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market and or putting into service of space heaters and combination heaters with a rated heat output of less than or equal to 400 kW; including those integrated in packages of space heater; temperature control and solar device or packages of combination heater; temperature control and solar device as defined in Article 2 of the Labelling Delegated Act.</t>
   </si>
   <si>
+    <t>Europe, United Kingdom</t>
+  </si>
+  <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, Revised</t>
   </si>
   <si>
+    <t>July 2024</t>
+  </si>
+  <si>
+    <t>Electricity, Gas, Oil</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+  </si>
+  <si>
     <t>May 2024</t>
   </si>
   <si>
-    <t>Electricity, Gas, Oil</t>
-[...1 lines deleted...]
-  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8132013-2-august-2013-implementing-directive-2009125ec</t>
   </si>
   <si>
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?qid=1538159902315&amp;uri=CELEX:02013R0813-20170109----http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32013R0813</t>
-[...14 lines deleted...]
-    <t>https://www.legislation.gov.uk/eur/2013/813/contents</t>
+    <t>https://eur-lex.europa.eu/eli/reg/2013/813/oj/eng</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
@@ -560,51 +560,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="257.08" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="506.019" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -711,159 +711,159 @@
         <v>31</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
         <v>32</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H4">
         <v>1992</v>
       </c>
       <c r="I4">
         <v>2013</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H5">
         <v>1992</v>
       </c>
       <c r="I5">
         <v>2013</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
         <v>45</v>
       </c>
       <c r="P5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>50</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>51</v>
       </c>
       <c r="G6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H6">
         <v>2017</v>
       </c>
       <c r="I6">
         <v>2021</v>
       </c>
       <c r="J6" t="s">
         <v>52</v>
       </c>
       <c r="K6" t="s">
         <v>53</v>
       </c>
       <c r="L6" t="s">
         <v>54</v>
       </c>
       <c r="M6" t="s">
         <v>55</v>
       </c>
       <c r="N6" t="s">
         <v>56</v>
       </c>
       <c r="O6" t="s">
         <v>57</v>
       </c>