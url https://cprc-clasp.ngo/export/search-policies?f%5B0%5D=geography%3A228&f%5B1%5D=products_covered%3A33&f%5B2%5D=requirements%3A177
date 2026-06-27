--- v1 (2025-11-28)
+++ v2 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -96,82 +96,114 @@
     <t>Computers, Servers</t>
   </si>
   <si>
     <t>Mandatory</t>
   </si>
   <si>
     <t>Minimum Performance Standard</t>
   </si>
   <si>
     <t>Entered into force, New</t>
   </si>
   <si>
     <t>October 2023</t>
   </si>
   <si>
     <t>Electricity</t>
   </si>
   <si>
     <t>Energy Efficiency</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-1</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2019/424/contents/2019-03-15</t>
-  </si>
-[...20 lines deleted...]
-    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.
 This Policy is under review with research underway by the UK government.</t>
   </si>
   <si>
+    <t>Entered into force, Revised</t>
+  </si>
+  <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/617/2020-01-31</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers and computer servers.  
+This Policy is under review by the European Commission and is expected to be revised in 2026.</t>
+  </si>
+  <si>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>Servers</t>
+  </si>
+  <si>
+    <t>September 2023</t>
+  </si>
+  <si>
+    <t>European Commission - DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2019424-15-march-2019-laying-down-ecodesign-requirements-servers</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R0424-20210501</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
   </si>
   <si>
     <t>Regulation on Energy Efficiency Requirements for Mass-Produced Systems, Vehicles, and Appliances</t>
   </si>
   <si>
     <t>This policy applies to mass-produced systems, vehicles, and devices as well as their mass-produced components that consume a considerable amount of energy and are placed on the market or sold in Switzerland.</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Computers, Servers, Networking Equipment, Stand-by and networked devices, Televisions, Set Top Boxes (STB), Displays, External Power Supply, Vacuum Cleaners, Ovens, Dishwashers, Cooktops or Hobs, Coffee Machines, Clothes Dryers, Washer and Dryers, Washing Machines, Tubular Lamps, Non-Directional lamps, Directional Lamps, Indoor Luminaires, 3-Phase Motors, Industrial Fans, Heat Pumps, Boilers and Furnaces, Room ACs - Stationary ACs, Storage Water Heaters, Building Circulator Pumps, Pumps Other, Power Transformers, Refrigerated Cabinets, Refrigerators-Freezers, Freezers-only</t>
   </si>
   <si>
     <t>Comparative Label, Minimum Performance Standard</t>
   </si>
   <si>
     <t>February 2021</t>
   </si>
   <si>
     <t>Electricity, Other Solid Fuel</t>
   </si>
   <si>
     <t>See Policy</t>
   </si>
@@ -511,73 +543,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P5"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="148.535" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="245.226" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="684.119" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="94.263" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -641,184 +673,232 @@
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H3">
         <v>2014</v>
       </c>
       <c r="I3">
         <v>2019</v>
       </c>
       <c r="J3" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M3"/>
       <c r="N3" t="s">
         <v>25</v>
       </c>
       <c r="O3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H4">
         <v>2014</v>
       </c>
       <c r="I4">
         <v>2019</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4"/>
-      <c r="M4"/>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
       <c r="N4" t="s">
         <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>2013</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L5" t="s">
         <v>42</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6">
         <v>2017</v>
       </c>
-      <c r="I5">
+      <c r="I6">
         <v>2021</v>
       </c>
-      <c r="J5" t="s">
-[...18 lines deleted...]
-        <v>49</v>
+      <c r="J6" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>55</v>
+      </c>
+      <c r="O6" t="s">
+        <v>56</v>
+      </c>
+      <c r="P6" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">