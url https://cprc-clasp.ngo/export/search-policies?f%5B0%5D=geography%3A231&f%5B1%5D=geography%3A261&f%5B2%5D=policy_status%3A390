--- v0 (2025-11-27)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -450,429 +450,445 @@
   <si>
     <t>Vacuum Cleaners</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6662013-8-july-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/666/contents/2013-07-08</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 814/2013 of 2 August 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water heaters and hot water storage tanks</t>
   </si>
   <si>
     <t>10 CFR 430—Energy Conservation Program for Consumer Products</t>
   </si>
   <si>
     <t>10 CFR 430 Subpart B</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-8142013-2-august-2013-implementing-directive-2009125ec-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/eur/2013/814/contents</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) No 932/2012 of 3 October 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble driers</t>
-[...5 lines deleted...]
-    <t>Europe, United Kingdom</t>
+    <t>Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC -with regard to ecodesign requirements for simple set-top boxes</t>
+  </si>
+  <si>
+    <t>The Commission Regulation EC No 107-2009 of 4 February 2009 implementing Directive 2005-32-EC of the European Parliament and of the Council with regard to ecodesign requirements for simple set-top boxes; sets minimum energy performance requirements for simple set top boxes -SSTB.</t>
+  </si>
+  <si>
+    <t>Set Top Boxes (STB)</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-ec-no-107-2009-4-february-2009-implementing-directive-2005-32-ec-0</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2009/107/contents</t>
+  </si>
+  <si>
+    <t>Commission Regulation EU 2015-1095 of 5 May 2015</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of professional refrigerated storage cabinets and blast cabinets. This Regulation shall apply to electric mains-operated blast cabinets; and electric mains-operated professional refrigerated storage cabinets including those sold for the refrigeration of foodstuffs and animal feed.</t>
+  </si>
+  <si>
+    <t>Refrigerated Cabinets, Industrial Process Chillers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-2015-1095-5-may-2015</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/eur/2015/1095/contents</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust Endorsed Products</t>
+  </si>
+  <si>
+    <t>insulation</t>
+  </si>
+  <si>
+    <t>Insulations</t>
+  </si>
+  <si>
+    <t>Voluntary</t>
+  </si>
+  <si>
+    <t>Endorsement Label</t>
+  </si>
+  <si>
+    <t>August 2019</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Energy Saving Trust</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products</t>
+  </si>
+  <si>
+    <t>https://energysavingtrust.org.uk/business/energy-efficiency/products-technology/</t>
+  </si>
+  <si>
+    <t>Windows</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-0</t>
+  </si>
+  <si>
+    <t>Natural gas and LPG boilers</t>
+  </si>
+  <si>
+    <t>Gas, Oil</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-1</t>
+  </si>
+  <si>
+    <t>Heating controls products</t>
+  </si>
+  <si>
+    <t>Climate Controls</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/energy-saving-trust-endorsed-products-2</t>
+  </si>
+  <si>
+    <t>Federal Law No. 261-FZ</t>
+  </si>
+  <si>
+    <t>A ban on the distribution; sale; and general use of inefficient lighting; such as 100-watt or higher incandescent lamps; starting on 1 January 2011; particularly in the  government sector.</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>Non-Directional lamps</t>
+  </si>
+  <si>
+    <t>August 2018</t>
+  </si>
+  <si>
+    <t>Russian Energy Agency</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/federal-law-no-261-fz</t>
+  </si>
+  <si>
+    <t>http://www.consultant.ru/document/cons_doc_LAW_93978/b9d6a867f79696c8920c74897c45bc450483c39f/</t>
+  </si>
+  <si>
+    <t>GOST 10280-83 Vacuum electric cleaners for household - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers household vacuum cleaners with dry filters intended for cleaning of premises, clothes, carpets and furniture.</t>
+  </si>
+  <si>
+    <t>GOST 27570.6-87, art. 6.13 GOST 10280-83</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-10280-83-vacuum-electric-cleaners-household-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/21212/</t>
+  </si>
+  <si>
+    <t>GOST 14919-83 Household electric cooking ranges, cooking plates, and cooking ovens - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers household electric cooking ranges, cooking plates, and cooking ovens.</t>
+  </si>
+  <si>
+    <t>Cooktops or Hobs</t>
+  </si>
+  <si>
+    <t>GOST 14919-83</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-14919-83-household-electric-cooking-ranges-cooking-plates-and-cooking-ovens-general</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/7652/</t>
+  </si>
+  <si>
+    <t>GOST 16325-88 General-purpose digital computers - General technical requirements</t>
+  </si>
+  <si>
+    <t>This standard establishes requirements for stationary computers of general purpose, designed to operate both autonomously and in data processing systems.</t>
+  </si>
+  <si>
+    <t>Computers</t>
+  </si>
+  <si>
+    <t>June 2021</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-16325-88-general-purpose-digital-computers-general-technical-requirements</t>
+  </si>
+  <si>
+    <t>http://internet-law.ru/gosts/gost/19657/</t>
+  </si>
+  <si>
+    <t>GOST 21776-87 Printers - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers printers.</t>
+  </si>
+  <si>
+    <t>Imaging Equipment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-21776-87-printers-general-specifications</t>
+  </si>
+  <si>
+    <t>http://www.internet-law.ru/gosts/gost/38829/</t>
+  </si>
+  <si>
+    <t>GOST 23110-84 Household electric water heaters - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers accumulation-type water heaters intended for water heating below boiling point. Does not apply to instantaneous flow water heaters.</t>
+  </si>
+  <si>
+    <t>Storage Water Heaters</t>
+  </si>
+  <si>
+    <t>GOST 27570.18-90 and 6 of GOST 23110-84</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-23110-84-household-electric-water-heaters-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/12767/</t>
+  </si>
+  <si>
+    <t>GOST 24388-88 Domestic sound frequency signal amplifiers - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers domestic sound frequency signal amplifiers.</t>
+  </si>
+  <si>
+    <t>Home Theater Equipment</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-24388-88-domestic-sound-frequency-signal-amplifiers-general-specifications</t>
+  </si>
+  <si>
+    <t>http://docs.cntd.ru/document/1200016457</t>
+  </si>
+  <si>
+    <t>GOST 24593-87 Graphic input devices for electronic computers - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers graphic input devices for electronic computers.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-24593-87-graphic-input-devices-electronic-computers-general-specifications</t>
+  </si>
+  <si>
+    <t>http://internet-law.ru/gosts/gost/11933/</t>
+  </si>
+  <si>
+    <t>GOST 25178-82 Electric hand dryers - General specifications</t>
+  </si>
+  <si>
+    <t>This standard applies to electric hand dryers intended for use in public establishments and places, as well as for individual use.</t>
+  </si>
+  <si>
+    <t>Hand Dryers</t>
+  </si>
+  <si>
+    <t>art 5.3 of GOST 25178-82</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-25178-82-electric-hand-dryers-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/29859/</t>
+  </si>
+  <si>
+    <t>GOST 26287-84 Household electric pumps - General specifications</t>
+  </si>
+  <si>
+    <t>This policy covers gas-fired air heaters with forced convection for heating rooms not exceeding a net heat input of 100 kW.</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-26287-84-household-electric-pumps-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/12841/</t>
+  </si>
+  <si>
+    <t>GOST 27201-87 Personal electronic computers - Types, main parameters, general technical requirements</t>
+  </si>
+  <si>
+    <t>This standard applies to personal electronic computers used as a means of mass automation (mainly to create automated workplaces) in social and industrial spheres of activity in various areas of the national economy and intended for users who do not have special knowledge in the field of computer technology and programming.</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-27201-87-personal-electronic-computers-types-main-parameters-general-technical</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/19749/</t>
+  </si>
+  <si>
+    <t>GOST 27454-87 Household electric dishwashers - Perfomance characteristics and basic dimensions</t>
+  </si>
+  <si>
+    <t>This policy covers household dishwashers intended for washing, rinsing, drying, and storage of kitchenware and cutlery.</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-27454-87-household-electric-dishwashers-perfomance-characteristics-and-basic</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/38812/</t>
+  </si>
+  <si>
+    <t>GOST 53635-2009 Gas-fired air heaters with forced convection for firing (heating) rooms not exceeding a net heat input of 100 kW - General technical requirements and test methods</t>
+  </si>
+  <si>
+    <t>This standard applies to household electric pumps intended for supplying water in domestic conditions.</t>
+  </si>
+  <si>
+    <t>Pump Systems</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-53635-2009-gas-fired-air-heaters-forced-convection-firing-heating-rooms-not-exceeding</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/50178/</t>
+  </si>
+  <si>
+    <t>GOST 7402-84 Electric fans for domestic use - General specifications</t>
+  </si>
+  <si>
+    <t>This standard applies to electric fans driven by an electric motor and a speed controller for domestic and similar applications, manufactured for the needs of the national economy and export to countries with temperate and tropical climates, and specifies the dimensions, norms, rules, requirements and test methods. The standard does not apply to fans designed: for use in locations with special conditions, such as an explosive or corrosive atmosphere; for radiators, refrigerators and air conditioning units; for cooling special heating appliances (cookers, electric ovens, hoods, microwave kitchen appliances); for work on ships and jet fans.</t>
+  </si>
+  <si>
+    <t>Window Fans</t>
+  </si>
+  <si>
+    <t>Art 6.5 of GOST 7402-84</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-7402-84-electric-fans-domestic-use-general-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/12848/</t>
+  </si>
+  <si>
+    <t>GOST 8051-83 Domestic washing machines - Specifications</t>
+  </si>
+  <si>
+    <t>This standard applies to household washing machines of versions UHL 4.2 or 04.2, in which washing is carried out by mechanical stirring of the laundry in a detergent solution with a rotating paddle disk or drum.</t>
+  </si>
+  <si>
+    <t>Washing Machines</t>
+  </si>
+  <si>
+    <t>Art 6.3 of GOST 8051-83</t>
+  </si>
+  <si>
+    <t>Federal Agency on Technical Regulating and Metrology</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/gost-8051-83-domestic-washing-machines-specifications</t>
+  </si>
+  <si>
+    <t>https://internet-law.ru/gosts/gost/21307/</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade Decree N 1324</t>
+  </si>
+  <si>
+    <t>Low-pressure lamps</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-1324</t>
+  </si>
+  <si>
+    <t>http://www.consultant.ru/document/cons_doc_LAW_109983/c3f92e3c0a2fd053673311fdef9e3ee11b1609f9/</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade Decree N 769</t>
+  </si>
+  <si>
+    <t>Electric water heaters accumulative; Household Electric boilers</t>
+  </si>
+  <si>
+    <t>Imaging Equipment, Televisions, Displays, Ovens, Microwaves, Dishwashers, Washer and Dryers, Non-Directional lamps, Elevators, Boilers and Furnaces, Room ACs - Stationary ACs, Instantaneous Water Heaters, Storage Water Heaters, Refrigerators-Freezers, Freezers-only</t>
+  </si>
+  <si>
+    <t>GOST 21766-87, GOST 21552-84</t>
+  </si>
+  <si>
+    <t>Ministry of Industry and Trade of the Russian Federation</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-769</t>
+  </si>
+  <si>
+    <t>The Ecodesign for Energy-Related Products and Energy Information (Household Tumble Dryers) Regulations 2026</t>
+  </si>
+  <si>
+    <t>4.—(1) These Regulations apply to electric mains-operated and gas-fired household tumble dryers including—
+(a)built-in household tumble dryers,
+(b)multi-drum household tumble dryers, and
+(c)electric mains-operated household tumble dryers that can also be powered by batteries.
+(2) These Regulations do not apply to—
+(a)household spin-extractors and household washer-dryers,
+(b)tumble dryers within the scope of the Supply of Machinery (Safety) Regulations 2008(1), and
+(c)battery-operated household tumble-dryers that can be connected to the electric mains through an AC/DC converter purchased separately.</t>
   </si>
   <si>
     <t>Clothes Dryers</t>
   </si>
   <si>
-    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-9322012-3-october-2012-implementing-directive-2009125ec-0</t>
-[...365 lines deleted...]
-    <t>https://cprc-clasp.ngo/policies/ministry-industry-and-trade-decree-n-769</t>
+    <t>Comparative Label, Minimum Performance Standard</t>
+  </si>
+  <si>
+    <t>July 2026</t>
+  </si>
+  <si>
+    <t>BS EN 61121:2013+A12:2025</t>
+  </si>
+  <si>
+    <t>Department for Energy Security and Net Zero</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-household-tumble-dryers</t>
+  </si>
+  <si>
+    <t>https://www.legislation.gov.uk/uksi/2026/318/contents</t>
   </si>
   <si>
     <t>The Ecodesign for Energy-Related Products and Energy Information (Lighting Products) Regulations 2021</t>
   </si>
   <si>
     <t>This regulation applies to light sources placed on the market, with or without integrated control gears, and includes light sources placed on the market in a containing product.</t>
   </si>
   <si>
     <t>Non-Directional lamps, Directional Lamps, Lighting Controls</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations-0</t>
   </si>
   <si>
     <t>https://www.legislation.gov.uk/uksi/2021/1095/part/2/chapter/3/made</t>
   </si>
   <si>
     <t>In these Regulations “light source” means, an electricallyU operated product—
 (a) intended to emit light; or
 (b) in the case of a non-incandescent light source, intended to be possibly tuned to emit light; or
 (c) intended to do both (a) and (b); 
 This Policy is under development by the UK government with public consultation having taken place in 2023.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/ecodesign-energy-related-products-and-energy-information-lighting-products-regulations</t>
@@ -1321,54 +1337,54 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1075.737" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="113.115" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -2415,1551 +2431,1555 @@
       <c r="K24" t="s">
         <v>67</v>
       </c>
       <c r="L24" t="s">
         <v>141</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>32</v>
       </c>
       <c r="O24" t="s">
         <v>142</v>
       </c>
       <c r="P24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25" t="s">
         <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>23</v>
       </c>
       <c r="K25" t="s">
-        <v>131</v>
+        <v>24</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>32</v>
       </c>
       <c r="O25" t="s">
+        <v>147</v>
+      </c>
+      <c r="P25" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>23</v>
       </c>
       <c r="K26" t="s">
         <v>24</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="O26" t="s">
+        <v>152</v>
+      </c>
+      <c r="P26" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
+        <v>156</v>
+      </c>
+      <c r="E27" t="s">
         <v>157</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>158</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2015</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="M27"/>
+        <v>160</v>
+      </c>
+      <c r="L27" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" t="s">
+        <v>161</v>
+      </c>
       <c r="N27" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="O27" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="P27" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B28" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F28" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2015</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="L28" t="s">
         <v>141</v>
       </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N28" t="s">
         <v>32</v>
       </c>
       <c r="O28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="P28" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F29" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2015</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" t="s">
         <v>141</v>
       </c>
       <c r="M29" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>32</v>
       </c>
       <c r="O29" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="P29" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F30" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L30"/>
       <c r="M30" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="N30" t="s">
         <v>32</v>
       </c>
       <c r="O30" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" t="s">
+        <v>174</v>
+      </c>
+      <c r="D31" t="s">
         <v>175</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F31" t="s">
-        <v>164</v>
+        <v>82</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="K31" t="s">
         <v>24</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="N31" t="s">
         <v>32</v>
       </c>
       <c r="O31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B32" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C32" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>181</v>
+        <v>136</v>
       </c>
       <c r="E32" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F32" t="s">
         <v>82</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
-        <v>2011</v>
+        <v>1985</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K32" t="s">
         <v>24</v>
       </c>
-      <c r="L32"/>
+      <c r="L32" t="s">
+        <v>182</v>
+      </c>
       <c r="M32" t="s">
+        <v>177</v>
+      </c>
+      <c r="N32" t="s">
+        <v>32</v>
+      </c>
+      <c r="O32" t="s">
         <v>183</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>185</v>
+      </c>
+      <c r="B33" t="s">
         <v>186</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>174</v>
+      </c>
+      <c r="D33" t="s">
         <v>187</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F33" t="s">
         <v>82</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K33" t="s">
         <v>24</v>
       </c>
       <c r="L33" t="s">
         <v>188</v>
       </c>
       <c r="M33" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
         <v>189</v>
       </c>
       <c r="P33" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>191</v>
       </c>
       <c r="B34" t="s">
         <v>192</v>
       </c>
       <c r="C34" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D34" t="s">
         <v>193</v>
       </c>
       <c r="E34" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="K34" t="s">
         <v>24</v>
       </c>
-      <c r="L34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L34"/>
       <c r="M34" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
         <v>195</v>
       </c>
       <c r="P34" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>197</v>
       </c>
       <c r="B35" t="s">
         <v>198</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D35" t="s">
         <v>199</v>
       </c>
       <c r="E35" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>1989</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="K35" t="s">
         <v>24</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N35" t="s">
         <v>32</v>
       </c>
       <c r="O35" t="s">
+        <v>200</v>
+      </c>
+      <c r="P35" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>202</v>
+      </c>
+      <c r="B36" t="s">
         <v>203</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>174</v>
+      </c>
+      <c r="D36" t="s">
         <v>204</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K36" t="s">
         <v>24</v>
       </c>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>205</v>
+      </c>
       <c r="M36" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
         <v>206</v>
       </c>
       <c r="P36" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>208</v>
       </c>
       <c r="B37" t="s">
         <v>209</v>
       </c>
       <c r="C37" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D37" t="s">
         <v>210</v>
       </c>
       <c r="E37" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
         <v>82</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K37" t="s">
         <v>24</v>
       </c>
-      <c r="L37" t="s">
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>177</v>
+      </c>
+      <c r="N37" t="s">
+        <v>32</v>
+      </c>
+      <c r="O37" t="s">
         <v>211</v>
       </c>
-      <c r="M37" t="s">
-[...5 lines deleted...]
-      <c r="O37" t="s">
+      <c r="P37" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>213</v>
+      </c>
+      <c r="B38" t="s">
         <v>214</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D38" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="E38" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K38" t="s">
         <v>24</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="P38" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>217</v>
+      </c>
+      <c r="B39" t="s">
+        <v>218</v>
+      </c>
+      <c r="C39" t="s">
+        <v>174</v>
+      </c>
+      <c r="D39" t="s">
         <v>219</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K39" t="s">
         <v>24</v>
       </c>
-      <c r="L39"/>
+      <c r="L39" t="s">
+        <v>220</v>
+      </c>
       <c r="M39" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
         <v>221</v>
       </c>
       <c r="P39" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>223</v>
       </c>
       <c r="B40" t="s">
         <v>224</v>
       </c>
       <c r="C40" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
-        <v>225</v>
+        <v>37</v>
       </c>
       <c r="E40" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
-        <v>1983</v>
+        <v>2011</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L40" t="s">
+        <v>225</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>177</v>
+      </c>
+      <c r="N40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O40" t="s">
         <v>226</v>
       </c>
-      <c r="M40" t="s">
-[...5 lines deleted...]
-      <c r="O40" t="s">
+      <c r="P40" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>228</v>
+      </c>
+      <c r="B41" t="s">
         <v>229</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D41" t="s">
-        <v>37</v>
+        <v>193</v>
       </c>
       <c r="E41" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="K41" t="s">
-        <v>231</v>
+        <v>24</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="P41" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B42" t="s">
+        <v>233</v>
+      </c>
+      <c r="C42" t="s">
+        <v>174</v>
+      </c>
+      <c r="D42" t="s">
         <v>234</v>
       </c>
-      <c r="B42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>1987</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="K42" t="s">
         <v>24</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N42" t="s">
         <v>32</v>
       </c>
       <c r="O42" t="s">
+        <v>235</v>
+      </c>
+      <c r="P42" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>237</v>
+      </c>
+      <c r="B43" t="s">
         <v>238</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>174</v>
+      </c>
+      <c r="D43" t="s">
         <v>239</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K43" t="s">
         <v>24</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N43" t="s">
         <v>32</v>
       </c>
       <c r="O43" t="s">
+        <v>240</v>
+      </c>
+      <c r="P43" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>242</v>
+      </c>
+      <c r="B44" t="s">
         <v>243</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" t="s">
         <v>244</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>1986</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K44" t="s">
         <v>24</v>
       </c>
-      <c r="L44"/>
+      <c r="L44" t="s">
+        <v>245</v>
+      </c>
       <c r="M44" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
         <v>246</v>
       </c>
       <c r="P44" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>248</v>
       </c>
       <c r="B45" t="s">
         <v>249</v>
       </c>
       <c r="C45" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
         <v>250</v>
       </c>
       <c r="E45" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K45" t="s">
         <v>24</v>
       </c>
       <c r="L45" t="s">
         <v>251</v>
       </c>
       <c r="M45" t="s">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="N45" t="s">
         <v>32</v>
       </c>
       <c r="O45" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P45" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B46" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C46" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D46" t="s">
-        <v>256</v>
+        <v>175</v>
       </c>
       <c r="E46" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F46" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
-        <v>1984</v>
+        <v>2011</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K46" t="s">
         <v>24</v>
       </c>
-      <c r="L46" t="s">
+      <c r="L46"/>
+      <c r="M46" t="s">
+        <v>252</v>
+      </c>
+      <c r="N46" t="s">
+        <v>32</v>
+      </c>
+      <c r="O46" t="s">
         <v>257</v>
       </c>
-      <c r="M46" t="s">
+      <c r="P46" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>259</v>
+      </c>
+      <c r="B47" t="s">
+        <v>260</v>
+      </c>
+      <c r="C47" t="s">
+        <v>174</v>
+      </c>
+      <c r="D47" t="s">
         <v>261</v>
       </c>
-      <c r="B47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="F47" t="s">
         <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="K47" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="L47"/>
+        <v>131</v>
+      </c>
+      <c r="L47" t="s">
+        <v>262</v>
+      </c>
       <c r="M47" t="s">
+        <v>263</v>
+      </c>
+      <c r="N47" t="s">
+        <v>32</v>
+      </c>
+      <c r="O47" t="s">
+        <v>264</v>
+      </c>
+      <c r="P47" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>265</v>
       </c>
       <c r="B48" t="s">
         <v>266</v>
       </c>
       <c r="C48" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>267</v>
       </c>
       <c r="E48" t="s">
-        <v>163</v>
+        <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>21</v>
+        <v>268</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
-        <v>2012</v>
+        <v>2026</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>182</v>
+        <v>269</v>
       </c>
       <c r="K48" t="s">
         <v>131</v>
       </c>
       <c r="L48" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M48" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="N48" t="s">
         <v>32</v>
       </c>
       <c r="O48" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="P48" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B49" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2021</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>23</v>
       </c>
       <c r="K49" t="s">
         <v>24</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
         <v>32</v>
       </c>
       <c r="O49" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="P49" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B50" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>82</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>2021</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>23</v>
       </c>
       <c r="K50" t="s">
         <v>24</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
         <v>32</v>
       </c>
       <c r="O50" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="P50" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B51" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>82</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>2021</v>
       </c>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>23</v>
       </c>
       <c r="K51" t="s">
         <v>24</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
         <v>32</v>
       </c>
       <c r="O51" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="P51" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B52" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>82</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>2021</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>23</v>
       </c>
       <c r="K52" t="s">
         <v>24</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
         <v>25</v>
       </c>
       <c r="O52" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="P52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B53" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>82</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>2021</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>23</v>
       </c>
       <c r="K53" t="s">
         <v>24</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
         <v>32</v>
       </c>
       <c r="O53" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="P53" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B54" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
         <v>49</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>82</v>
       </c>
       <c r="G54" t="s">
         <v>22</v>
       </c>
       <c r="H54">
         <v>2021</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
         <v>23</v>
       </c>
       <c r="K54" t="s">
         <v>24</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
         <v>32</v>
       </c>
       <c r="O54" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="P54" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B55" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
         <v>55</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>82</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>2021</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>23</v>
       </c>
       <c r="K55" t="s">
         <v>24</v>
       </c>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
         <v>25</v>
       </c>
       <c r="O55" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="P55" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B56" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
         <v>42</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>82</v>
       </c>
       <c r="G56" t="s">
         <v>22</v>
       </c>
       <c r="H56">
         <v>2021</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
         <v>23</v>
       </c>
       <c r="K56" t="s">
         <v>24</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
         <v>32</v>
       </c>
       <c r="O56" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="P56" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B57" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>82</v>
       </c>
       <c r="G57" t="s">
         <v>22</v>
       </c>
       <c r="H57">
         <v>2021</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>23</v>
       </c>
       <c r="K57" t="s">
         <v>131</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
         <v>25</v>
       </c>
       <c r="O57" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="P57" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>