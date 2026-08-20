--- v0 (2025-12-14)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Policy Search" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Policy</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Geography</t>
   </si>
   <si>
     <t>Products Type</t>
   </si>
   <si>
     <t>Policy Approach</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Policy Status</t>
   </si>
   <si>
     <t>Adopted</t>
   </si>
   <si>
@@ -433,72 +433,50 @@
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20192024-1-october-2019-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2024-20210501</t>
   </si>
   <si>
     <t>Commission Regulation (EU) 2023/1670 of 16 June 2023 laying down ecodesign requirements for smartphones &amp; mobile phones</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of smartphones, other mobile phones, cordless phones and slate tablets.
 These requirements include rules for the availability of spare parts, access to repair and maintenance information, maximum delivery time of spare parts, information on the price of spart parts, disassembly, reliability, and recyclability.  
 This Regulation does not apply to the following products:
 (a) mobile phones and tablets with a flexible main display which the user can unroll and roll up partly or fully.
 (b) smartphones for high security communication.
 This Policy is under review by the European Commission in the Ecodesign for Sustainable Products Regulation working plan 2025-2030 and is expected to be revized in 2030.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-20231670-16-june-2023-laying-down-ecodesign-requirements</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32023R1670</t>
   </si>
   <si>
-    <t>Commission Regulation (EU) 2023/2533 of 17 November 2023 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for household tumble dryers</t>
-[...20 lines deleted...]
-  <si>
     <t>Commission Regulation (EU) No 1253/2014 of 7 July 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for ventilation units</t>
   </si>
   <si>
     <t>Ventilation unit -VU; means an electricity driven appliance equipped with at least one impeller; one motor and a casing and intended to replace utilised air by outdoor air in a building or a part of a building. 
 This Policy is under review by the European Commission and is expected to be revised in 2025.</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-12532014-7-july-2014-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R1253-20200730</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 206/2012 of 6 March 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for air conditioners and comfort fans </t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated air conditioners with a rated capacity of ≤ 12 kW for cooling, or heating if the product has no cooling function, and comfort fans with an electric fan power input ≤ 125W. 
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Portable Fans, Room ACs - Stationary ACs, Portable ACs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-2062012-6-march-2012-implementing-directive-2009125ec-european</t>
   </si>
@@ -513,50 +491,82 @@
   </si>
   <si>
     <t>Industrial Fans</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-3272011-30-march-2011-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02011R0327-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 547/2012 of 25 June 2012 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for water pumps</t>
   </si>
   <si>
     <t>This Regulation establishes ecodesign requirements for the placing on the market of rotodynamic water pumps for pumping clean water; including where integrated in other products.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
     <t>Pumps Other</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-5472012-25-june-2012-implementing-directive-2009125ec-european</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02012R0547-20170109</t>
+  </si>
+  <si>
+    <t>Commission Regulation (EU) No 617/2013 of 26 June 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for computers and computer servers</t>
+  </si>
+  <si>
+    <t>This Regulation establishes ecodesign requirements for the placing on the market of computers.
+This Regulation shall apply to the following products that can be powered directly from the mains alternating current (AC) including via an external or internal power supply:
+(a) desktop computers;
+(b) integrated desktop computers;
+(c) notebook computers (including tablet computers, slate computers and mobile thin clients);
+(d) desktop thin clients;
+(e) workstations;
+(f) mobile workstations;
+(g) small-scale servers.</t>
+  </si>
+  <si>
+    <t>Computers, Servers</t>
+  </si>
+  <si>
+    <t>March 2026</t>
+  </si>
+  <si>
+    <t>EN 62623:2013</t>
+  </si>
+  <si>
+    <t>European Commission, DG Energy</t>
+  </si>
+  <si>
+    <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-6172013-26-june-2013-implementing-directive-2009125ec-european</t>
+  </si>
+  <si>
+    <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02013R0617-20200301</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 66/2014 of 14 January 2014 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for domestic ovens, hobs and range hoods</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market and putting into service of domestic ovens; including when incorporated in cookers; domestic hobs and domestic electric range hoods; including when sold for non-domestic purposes.   
 This Policy is under review by the European Commission and is expected to be revised in 2024.</t>
   </si>
   <si>
     <t>Ovens, Cooktops or Hobs</t>
   </si>
   <si>
     <t>https://cprc-clasp.ngo/policies/commission-regulation-eu-no-662014-14-january-2014-implementing-directive-2009125ec</t>
   </si>
   <si>
     <t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02014R0066-20170109</t>
   </si>
   <si>
     <t>Commission Regulation (EU) No 666/2013 of 8 July 2013 implementing Directive 2009/125/EC of the European Parliament and of the Council with regard to ecodesign requirements for vacuum cleaners</t>
   </si>
   <si>
     <t>This Regulation establishes eco-design requirements for the placing on the market of electric mains-operated vacuum cleaners; including hybrid vacuum cleaners.
 This Policy is under review by the European Commission and is expected to be revised in 2023.</t>
   </si>
   <si>
@@ -1270,51 +1280,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="1522.914" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="143.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2211,1387 +2221,1387 @@
         <v>42</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
         <v>127</v>
       </c>
       <c r="P20" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>129</v>
       </c>
       <c r="B21" t="s">
         <v>130</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>99</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
+        <v>41</v>
+      </c>
+      <c r="K21" t="s">
+        <v>42</v>
+      </c>
+      <c r="L21" t="s">
+        <v>77</v>
+      </c>
+      <c r="M21" t="s">
+        <v>43</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+      <c r="O21" t="s">
+        <v>131</v>
+      </c>
+      <c r="P21" t="s">
         <v>132</v>
-      </c>
-[...14 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B22" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>135</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>99</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>41</v>
       </c>
       <c r="K22" t="s">
         <v>42</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22" t="s">
         <v>43</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="P22" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B23" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>99</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>41</v>
       </c>
       <c r="K23" t="s">
         <v>42</v>
       </c>
       <c r="L23"/>
       <c r="M23" t="s">
         <v>43</v>
       </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="O23" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="P23" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B24" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>99</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>41</v>
       </c>
       <c r="K24" t="s">
         <v>42</v>
       </c>
       <c r="L24"/>
       <c r="M24" t="s">
         <v>43</v>
       </c>
       <c r="N24" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O24" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P24" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B25" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
         <v>99</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>41</v>
+        <v>151</v>
       </c>
       <c r="K25" t="s">
         <v>42</v>
       </c>
-      <c r="L25"/>
+      <c r="L25" t="s">
+        <v>152</v>
+      </c>
       <c r="M25" t="s">
-        <v>43</v>
+        <v>153</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>99</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2014</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>41</v>
       </c>
       <c r="K26" t="s">
         <v>32</v>
       </c>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>43</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
       <c r="O26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>99</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2013</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K27" t="s">
         <v>42</v>
       </c>
       <c r="L27"/>
       <c r="M27" t="s">
         <v>43</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="P27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>99</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>2013</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K28" t="s">
         <v>83</v>
       </c>
       <c r="L28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M28" t="s">
         <v>43</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
       <c r="O28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="P28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>99</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2013</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>23</v>
       </c>
       <c r="K29" t="s">
         <v>42</v>
       </c>
       <c r="L29"/>
       <c r="M29" t="s">
         <v>43</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
       <c r="O29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2015</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>41</v>
       </c>
       <c r="K30" t="s">
         <v>42</v>
       </c>
       <c r="L30"/>
       <c r="M30" t="s">
         <v>43</v>
       </c>
       <c r="N30" t="s">
         <v>44</v>
       </c>
       <c r="O30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>99</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>2011</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K31" t="s">
         <v>42</v>
       </c>
       <c r="L31"/>
       <c r="M31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
       <c r="O31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="P31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>99</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>1985</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K32" t="s">
         <v>42</v>
       </c>
       <c r="L32" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
       <c r="O32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="P32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B33" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C33" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D33" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>99</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>1984</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K33" t="s">
         <v>42</v>
       </c>
       <c r="L33" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M33" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
       <c r="O33" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="P33" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B34" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C34" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D34" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>99</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>1989</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="K34" t="s">
         <v>42</v>
       </c>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
       <c r="O34" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P34" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B35" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D35" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>99</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>1989</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K35" t="s">
         <v>42</v>
       </c>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
       <c r="O35" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P35" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B36" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D36" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>99</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>1984</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K36" t="s">
         <v>42</v>
       </c>
       <c r="L36" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M36" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
       <c r="O36" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="P36" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B37" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C37" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D37" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>99</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>1990</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K37" t="s">
         <v>42</v>
       </c>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
       <c r="O37" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P37" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B38" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C38" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D38" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>99</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>1989</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K38" t="s">
         <v>42</v>
       </c>
       <c r="L38"/>
       <c r="M38" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
       <c r="O38" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P38" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B39" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C39" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D39" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>99</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>1983</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K39" t="s">
         <v>42</v>
       </c>
       <c r="L39" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M39" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
       <c r="O39" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P39" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B40" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C40" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>99</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>2011</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K40" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="L40"/>
       <c r="M40" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
       <c r="O40" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P40" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B41" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C41" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D41" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>99</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>1987</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="K41" t="s">
         <v>42</v>
       </c>
       <c r="L41"/>
       <c r="M41" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
       <c r="O41" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="P41" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B42" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C42" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D42" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>99</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>1987</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K42" t="s">
         <v>42</v>
       </c>
       <c r="L42"/>
       <c r="M42" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
       <c r="O42" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="P42" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B43" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C43" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D43" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>99</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>1986</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K43" t="s">
         <v>42</v>
       </c>
       <c r="L43"/>
       <c r="M43" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
       <c r="O43" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P43" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B44" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C44" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>99</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>1986</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K44" t="s">
         <v>42</v>
       </c>
       <c r="L44" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M44" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
       <c r="O44" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P44" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B45" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C45" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D45" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>99</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>1984</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K45" t="s">
         <v>42</v>
       </c>
       <c r="L45" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M45" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
       <c r="O45" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="P45" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B46" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C46" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D46" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>40</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>2011</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K46" t="s">
         <v>42</v>
       </c>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
       <c r="O46" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="P46" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B47" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C47" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D47" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>40</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47">
         <v>2012</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K47" t="s">
         <v>32</v>
       </c>
       <c r="L47" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M47" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
       <c r="O47" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P47" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B48" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>2014</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>41</v>
       </c>
       <c r="K48" t="s">
         <v>42</v>
       </c>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
         <v>26</v>
       </c>
       <c r="O48" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="P48" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B49" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>99</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2013</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>41</v>
       </c>
       <c r="K49" t="s">
         <v>42</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
         <v>26</v>
       </c>
       <c r="O49" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="P49" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">